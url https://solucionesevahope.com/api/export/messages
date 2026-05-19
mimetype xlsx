--- v0 (2026-03-29)
+++ v1 (2026-05-19)
@@ -8,2593 +8,2605 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Reporte CampaÃ±as" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1801" uniqueCount="847">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1808" uniqueCount="851">
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>TelÃ©fono</t>
   </si>
   <si>
     <t>Plantilla</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Costo</t>
   </si>
   <si>
     <t>Respuesta Inicial</t>
   </si>
   <si>
-    <t>27/3/2026, 8:52:46 a. m.</t>
+    <t>15/5/2026, 11:15:33 p. m.</t>
+  </si>
+  <si>
+    <t>3144801489</t>
+  </si>
+  <si>
+    <t>colfondos</t>
+  </si>
+  <si>
+    <t>read</t>
+  </si>
+  <si>
+    <t>Sí Acepto</t>
+  </si>
+  <si>
+    <t>27/3/2026, 3:52:46 a. m.</t>
   </si>
   <si>
     <t>573144801489</t>
   </si>
   <si>
     <t>sura</t>
   </si>
   <si>
-    <t>read</t>
-[...1 lines deleted...]
-  <si>
     <t>Ver mis seguros</t>
   </si>
   <si>
-    <t>6/3/2026, 3:28:43 p. m.</t>
+    <t>6/3/2026, 10:28:43 a. m.</t>
   </si>
   <si>
     <t>573004287164</t>
   </si>
   <si>
     <t>hello_world</t>
   </si>
   <si>
     <t>😨</t>
   </si>
   <si>
-    <t>6/3/2026, 3:28:17 p. m.</t>
+    <t>6/3/2026, 10:28:17 a. m.</t>
   </si>
   <si>
     <t>delivered</t>
   </si>
   <si>
     <t>Hola</t>
   </si>
   <si>
-    <t>6/3/2026, 9:55:56 a. m.</t>
+    <t>6/3/2026, 4:55:56 a. m.</t>
   </si>
   <si>
     <t>linde</t>
   </si>
   <si>
-    <t>5/3/2026, 6:24:43 p. m.</t>
+    <t>5/3/2026, 1:24:43 p. m.</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
-    <t>5/3/2026, 6:20:24 p. m.</t>
+    <t>5/3/2026, 1:20:24 p. m.</t>
   </si>
   <si>
     <t>573185483639</t>
   </si>
   <si>
-    <t>5/3/2026, 6:09:27 p. m.</t>
+    <t>5/3/2026, 1:09:27 p. m.</t>
   </si>
   <si>
     <t>???</t>
   </si>
   <si>
-    <t>5/3/2026, 6:09:25 p. m.</t>
-[...2 lines deleted...]
-    <t>5/3/2026, 6:09:22 p. m.</t>
+    <t>5/3/2026, 1:09:25 p. m.</t>
+  </si>
+  <si>
+    <t>5/3/2026, 1:09:22 p. m.</t>
   </si>
   <si>
     <t>573002160673</t>
   </si>
   <si>
     <t>sent</t>
   </si>
   <si>
-    <t>5/3/2026, 6:09:19 p. m.</t>
+    <t>5/3/2026, 1:09:19 p. m.</t>
   </si>
   <si>
     <t>573204502082</t>
   </si>
   <si>
-    <t>5/3/2026, 6:09:16 p. m.</t>
+    <t>5/3/2026, 1:09:16 p. m.</t>
   </si>
   <si>
     <t>573102086340</t>
   </si>
   <si>
-    <t>5/3/2026, 6:09:13 p. m.</t>
+    <t>5/3/2026, 1:09:13 p. m.</t>
   </si>
   <si>
     <t>573132292355</t>
   </si>
   <si>
-    <t>5/3/2026, 6:09:10 p. m.</t>
+    <t>5/3/2026, 1:09:10 p. m.</t>
   </si>
   <si>
     <t>573102105565</t>
   </si>
   <si>
     <t>failed</t>
   </si>
   <si>
-    <t>5/3/2026, 6:09:07 p. m.</t>
+    <t>5/3/2026, 1:09:07 p. m.</t>
   </si>
   <si>
     <t>573186304009</t>
   </si>
   <si>
-    <t>5/3/2026, 6:09:04 p. m.</t>
+    <t>5/3/2026, 1:09:04 p. m.</t>
   </si>
   <si>
     <t>573165773092</t>
   </si>
   <si>
-    <t>5/3/2026, 6:09:01 p. m.</t>
+    <t>5/3/2026, 1:09:01 p. m.</t>
   </si>
   <si>
     <t>573114555982</t>
   </si>
   <si>
-    <t>5/3/2026, 6:08:59 p. m.</t>
+    <t>5/3/2026, 1:08:59 p. m.</t>
   </si>
   <si>
     <t>573008367860</t>
   </si>
   <si>
-    <t>5/3/2026, 6:08:56 p. m.</t>
+    <t>5/3/2026, 1:08:56 p. m.</t>
   </si>
   <si>
     <t>573115223793</t>
   </si>
   <si>
-    <t>5/3/2026, 6:08:53 p. m.</t>
+    <t>5/3/2026, 1:08:53 p. m.</t>
   </si>
   <si>
     <t>573208339060</t>
   </si>
   <si>
-    <t>5/3/2026, 6:08:51 p. m.</t>
+    <t>5/3/2026, 1:08:51 p. m.</t>
   </si>
   <si>
     <t>573138512787</t>
   </si>
   <si>
-    <t>5/3/2026, 6:08:48 p. m.</t>
+    <t>5/3/2026, 1:08:48 p. m.</t>
   </si>
   <si>
     <t>573108109897</t>
   </si>
   <si>
-    <t>5/3/2026, 6:08:44 p. m.</t>
+    <t>5/3/2026, 1:08:44 p. m.</t>
   </si>
   <si>
     <t>573160440659</t>
   </si>
   <si>
-    <t>5/3/2026, 6:08:41 p. m.</t>
+    <t>5/3/2026, 1:08:41 p. m.</t>
   </si>
   <si>
     <t>573144421427</t>
   </si>
   <si>
-    <t>5/3/2026, 6:08:38 p. m.</t>
+    <t>5/3/2026, 1:08:38 p. m.</t>
   </si>
   <si>
     <t>573006007436</t>
   </si>
   <si>
-    <t>5/3/2026, 6:08:35 p. m.</t>
+    <t>5/3/2026, 1:08:35 p. m.</t>
   </si>
   <si>
     <t>573015018955</t>
   </si>
   <si>
-    <t>5/3/2026, 6:08:33 p. m.</t>
+    <t>5/3/2026, 1:08:33 p. m.</t>
   </si>
   <si>
     <t>573132526318</t>
   </si>
   <si>
     <t xml:space="preserve">*SIGUENOS EN INSTAGRAM*  
 *EN EL SIGUIENTE ENLACE:*
  https://www.instagram.com/lasislasgroveterinariacriadero?igsh=bjJzeDNmMGFuNmI1&amp;utm_source=ig_contact_invite</t>
   </si>
   <si>
-    <t>5/3/2026, 6:08:30 p. m.</t>
+    <t>5/3/2026, 1:08:30 p. m.</t>
   </si>
   <si>
     <t>573046326716</t>
   </si>
   <si>
-    <t>5/3/2026, 6:08:27 p. m.</t>
+    <t>5/3/2026, 1:08:27 p. m.</t>
   </si>
   <si>
     <t>573102759049</t>
   </si>
   <si>
-    <t>5/3/2026, 6:08:24 p. m.</t>
+    <t>5/3/2026, 1:08:24 p. m.</t>
   </si>
   <si>
     <t>573148153928</t>
   </si>
   <si>
-    <t>5/3/2026, 6:08:21 p. m.</t>
+    <t>5/3/2026, 1:08:21 p. m.</t>
   </si>
   <si>
     <t>573104654857</t>
   </si>
   <si>
-    <t>5/3/2026, 6:08:18 p. m.</t>
+    <t>5/3/2026, 1:08:18 p. m.</t>
   </si>
   <si>
     <t>573126494681</t>
   </si>
   <si>
-    <t>5/3/2026, 6:08:15 p. m.</t>
+    <t>5/3/2026, 1:08:15 p. m.</t>
   </si>
   <si>
     <t>573127703810</t>
   </si>
   <si>
-    <t>5/3/2026, 6:08:13 p. m.</t>
+    <t>5/3/2026, 1:08:13 p. m.</t>
   </si>
   <si>
     <t>573042108353</t>
   </si>
   <si>
-    <t>5/3/2026, 6:08:10 p. m.</t>
+    <t>5/3/2026, 1:08:10 p. m.</t>
   </si>
   <si>
     <t>573166651402</t>
   </si>
   <si>
-    <t>5/3/2026, 6:08:07 p. m.</t>
+    <t>5/3/2026, 1:08:07 p. m.</t>
   </si>
   <si>
     <t>573103454168</t>
   </si>
   <si>
-    <t>5/3/2026, 6:08:04 p. m.</t>
+    <t>5/3/2026, 1:08:04 p. m.</t>
   </si>
   <si>
     <t>573013936678</t>
   </si>
   <si>
-    <t>5/3/2026, 6:08:02 p. m.</t>
+    <t>5/3/2026, 1:08:02 p. m.</t>
   </si>
   <si>
     <t>573197523744</t>
   </si>
   <si>
-    <t>5/3/2026, 6:07:59 p. m.</t>
+    <t>5/3/2026, 1:07:59 p. m.</t>
   </si>
   <si>
     <t>573028694277</t>
   </si>
   <si>
-    <t>5/3/2026, 6:07:56 p. m.</t>
+    <t>5/3/2026, 1:07:56 p. m.</t>
   </si>
   <si>
     <t>573176770486</t>
   </si>
   <si>
-    <t>5/3/2026, 6:07:53 p. m.</t>
+    <t>5/3/2026, 1:07:53 p. m.</t>
   </si>
   <si>
     <t>573024569587</t>
   </si>
   <si>
-    <t>5/3/2026, 6:07:51 p. m.</t>
+    <t>5/3/2026, 1:07:51 p. m.</t>
   </si>
   <si>
     <t>573008548350</t>
   </si>
   <si>
-    <t>5/3/2026, 6:07:48 p. m.</t>
+    <t>5/3/2026, 1:07:48 p. m.</t>
   </si>
   <si>
     <t>573106282068</t>
   </si>
   <si>
-    <t>5/3/2026, 6:07:45 p. m.</t>
+    <t>5/3/2026, 1:07:45 p. m.</t>
   </si>
   <si>
     <t>573112927495</t>
   </si>
   <si>
-    <t>5/3/2026, 6:07:42 p. m.</t>
+    <t>5/3/2026, 1:07:42 p. m.</t>
   </si>
   <si>
     <t>576012883225</t>
   </si>
   <si>
-    <t>5/3/2026, 6:07:39 p. m.</t>
+    <t>5/3/2026, 1:07:39 p. m.</t>
   </si>
   <si>
     <t>573227013772</t>
   </si>
   <si>
     <t>https://vt.tiktok.com/ZSuvHtWW8/</t>
   </si>
   <si>
-    <t>5/3/2026, 6:07:36 p. m.</t>
+    <t>5/3/2026, 1:07:36 p. m.</t>
   </si>
   <si>
     <t>573144396877</t>
   </si>
   <si>
-    <t>5/3/2026, 6:07:34 p. m.</t>
+    <t>5/3/2026, 1:07:34 p. m.</t>
   </si>
   <si>
     <t>573006425125</t>
   </si>
   <si>
-    <t>5/3/2026, 6:07:31 p. m.</t>
+    <t>5/3/2026, 1:07:31 p. m.</t>
   </si>
   <si>
     <t>573107608564</t>
   </si>
   <si>
-    <t>5/3/2026, 6:07:28 p. m.</t>
+    <t>5/3/2026, 1:07:28 p. m.</t>
   </si>
   <si>
     <t>573182489117</t>
   </si>
   <si>
-    <t>5/3/2026, 6:07:25 p. m.</t>
+    <t>5/3/2026, 1:07:25 p. m.</t>
   </si>
   <si>
     <t>573108186272</t>
   </si>
   <si>
-    <t>5/3/2026, 6:07:23 p. m.</t>
+    <t>5/3/2026, 1:07:23 p. m.</t>
   </si>
   <si>
     <t>573112910580</t>
   </si>
   <si>
-    <t>5/3/2026, 6:07:20 p. m.</t>
+    <t>5/3/2026, 1:07:20 p. m.</t>
   </si>
   <si>
     <t>573043629771</t>
   </si>
   <si>
-    <t>5/3/2026, 6:07:17 p. m.</t>
+    <t>5/3/2026, 1:07:17 p. m.</t>
   </si>
   <si>
     <t>573108998389</t>
   </si>
   <si>
-    <t>5/3/2026, 6:07:14 p. m.</t>
+    <t>5/3/2026, 1:07:14 p. m.</t>
   </si>
   <si>
     <t>573168774850</t>
   </si>
   <si>
-    <t>5/3/2026, 6:07:11 p. m.</t>
+    <t>5/3/2026, 1:07:11 p. m.</t>
   </si>
   <si>
     <t>573136514865</t>
   </si>
   <si>
-    <t>5/3/2026, 6:07:08 p. m.</t>
+    <t>5/3/2026, 1:07:08 p. m.</t>
   </si>
   <si>
     <t>573156901514</t>
   </si>
   <si>
-    <t>5/3/2026, 6:07:05 p. m.</t>
+    <t>5/3/2026, 1:07:05 p. m.</t>
   </si>
   <si>
     <t>573204257327</t>
   </si>
   <si>
-    <t>5/3/2026, 6:07:02 p. m.</t>
+    <t>5/3/2026, 1:07:02 p. m.</t>
   </si>
   <si>
     <t>573016004936</t>
   </si>
   <si>
-    <t>5/3/2026, 6:07:00 p. m.</t>
+    <t>5/3/2026, 1:07:00 p. m.</t>
   </si>
   <si>
     <t>573206649651</t>
   </si>
   <si>
-    <t>5/3/2026, 6:06:57 p. m.</t>
+    <t>5/3/2026, 1:06:57 p. m.</t>
   </si>
   <si>
     <t>573135037121</t>
   </si>
   <si>
-    <t>5/3/2026, 6:06:54 p. m.</t>
+    <t>5/3/2026, 1:06:54 p. m.</t>
   </si>
   <si>
     <t>573114055058</t>
   </si>
   <si>
-    <t>5/3/2026, 6:06:52 p. m.</t>
+    <t>5/3/2026, 1:06:52 p. m.</t>
   </si>
   <si>
     <t>573003458289</t>
   </si>
   <si>
-    <t>5/3/2026, 6:06:49 p. m.</t>
+    <t>5/3/2026, 1:06:49 p. m.</t>
   </si>
   <si>
     <t>573183706146</t>
   </si>
   <si>
-    <t>5/3/2026, 6:06:46 p. m.</t>
+    <t>5/3/2026, 1:06:46 p. m.</t>
   </si>
   <si>
     <t>573192973037</t>
   </si>
   <si>
-    <t>5/3/2026, 6:06:43 p. m.</t>
+    <t>5/3/2026, 1:06:43 p. m.</t>
   </si>
   <si>
     <t>573212261862</t>
   </si>
   <si>
-    <t>5/3/2026, 6:06:40 p. m.</t>
+    <t>5/3/2026, 1:06:40 p. m.</t>
   </si>
   <si>
     <t>573112267839</t>
   </si>
   <si>
-    <t>5/3/2026, 6:06:37 p. m.</t>
+    <t>5/3/2026, 1:06:37 p. m.</t>
   </si>
   <si>
     <t>573204951151</t>
   </si>
   <si>
-    <t>5/3/2026, 6:06:35 p. m.</t>
+    <t>5/3/2026, 1:06:35 p. m.</t>
   </si>
   <si>
     <t>573117709352</t>
   </si>
   <si>
-    <t>5/3/2026, 6:06:32 p. m.</t>
+    <t>5/3/2026, 1:06:32 p. m.</t>
   </si>
   <si>
     <t>573154527978</t>
   </si>
   <si>
-    <t>5/3/2026, 6:06:29 p. m.</t>
+    <t>5/3/2026, 1:06:29 p. m.</t>
   </si>
   <si>
     <t>573156484710</t>
   </si>
   <si>
-    <t>5/3/2026, 6:06:26 p. m.</t>
+    <t>5/3/2026, 1:06:26 p. m.</t>
   </si>
   <si>
     <t>573112572672</t>
   </si>
   <si>
-    <t>5/3/2026, 6:06:23 p. m.</t>
+    <t>5/3/2026, 1:06:23 p. m.</t>
   </si>
   <si>
     <t>573223339940</t>
   </si>
   <si>
-    <t>5/3/2026, 6:06:21 p. m.</t>
+    <t>5/3/2026, 1:06:21 p. m.</t>
   </si>
   <si>
     <t>573003536739</t>
   </si>
   <si>
-    <t>5/3/2026, 6:06:18 p. m.</t>
+    <t>5/3/2026, 1:06:18 p. m.</t>
   </si>
   <si>
     <t>573116695344</t>
   </si>
   <si>
-    <t>5/3/2026, 6:06:15 p. m.</t>
+    <t>5/3/2026, 1:06:15 p. m.</t>
   </si>
   <si>
     <t>573164373157</t>
   </si>
   <si>
-    <t>5/3/2026, 6:06:11 p. m.</t>
+    <t>5/3/2026, 1:06:11 p. m.</t>
   </si>
   <si>
     <t>573122978205</t>
   </si>
   <si>
-    <t>5/3/2026, 6:06:09 p. m.</t>
+    <t>5/3/2026, 1:06:09 p. m.</t>
   </si>
   <si>
     <t>573102519577</t>
   </si>
   <si>
-    <t>5/3/2026, 6:06:05 p. m.</t>
+    <t>5/3/2026, 1:06:05 p. m.</t>
   </si>
   <si>
     <t>573133932501</t>
   </si>
   <si>
-    <t>5/3/2026, 6:06:02 p. m.</t>
+    <t>5/3/2026, 1:06:02 p. m.</t>
   </si>
   <si>
     <t>573222396186</t>
   </si>
   <si>
-    <t>5/3/2026, 6:06:00 p. m.</t>
+    <t>5/3/2026, 1:06:00 p. m.</t>
   </si>
   <si>
     <t>573166878768</t>
   </si>
   <si>
-    <t>5/3/2026, 6:05:57 p. m.</t>
+    <t>5/3/2026, 1:05:57 p. m.</t>
   </si>
   <si>
     <t>573173524776</t>
   </si>
   <si>
-    <t>5/3/2026, 6:05:54 p. m.</t>
+    <t>5/3/2026, 1:05:54 p. m.</t>
   </si>
   <si>
     <t>573144669973</t>
   </si>
   <si>
-    <t>5/3/2026, 6:05:51 p. m.</t>
+    <t>5/3/2026, 1:05:51 p. m.</t>
   </si>
   <si>
     <t>573239596791</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
-    <t>5/3/2026, 6:05:48 p. m.</t>
+    <t>5/3/2026, 1:05:48 p. m.</t>
   </si>
   <si>
     <t>573178368873</t>
   </si>
   <si>
-    <t>5/3/2026, 6:05:45 p. m.</t>
+    <t>5/3/2026, 1:05:45 p. m.</t>
   </si>
   <si>
     <t>573008100126</t>
   </si>
   <si>
-    <t>5/3/2026, 6:05:43 p. m.</t>
+    <t>5/3/2026, 1:05:43 p. m.</t>
   </si>
   <si>
     <t>573103965437</t>
   </si>
   <si>
-    <t>5/3/2026, 6:05:40 p. m.</t>
+    <t>5/3/2026, 1:05:40 p. m.</t>
   </si>
   <si>
     <t>573152275758</t>
   </si>
   <si>
-    <t>5/3/2026, 6:05:37 p. m.</t>
+    <t>5/3/2026, 1:05:37 p. m.</t>
   </si>
   <si>
     <t>573108528054</t>
   </si>
   <si>
-    <t>5/3/2026, 6:05:34 p. m.</t>
+    <t>5/3/2026, 1:05:34 p. m.</t>
   </si>
   <si>
     <t>573223921413</t>
   </si>
   <si>
-    <t>5/3/2026, 6:05:31 p. m.</t>
+    <t>5/3/2026, 1:05:31 p. m.</t>
   </si>
   <si>
     <t>573178934203</t>
   </si>
   <si>
-    <t>5/3/2026, 6:05:29 p. m.</t>
+    <t>5/3/2026, 1:05:29 p. m.</t>
   </si>
   <si>
     <t>573145631585</t>
   </si>
   <si>
-    <t>5/3/2026, 6:05:26 p. m.</t>
+    <t>5/3/2026, 1:05:26 p. m.</t>
   </si>
   <si>
     <t>573217702924</t>
   </si>
   <si>
-    <t>5/3/2026, 6:05:23 p. m.</t>
+    <t>5/3/2026, 1:05:23 p. m.</t>
   </si>
   <si>
     <t>573134595711</t>
   </si>
   <si>
-    <t>5/3/2026, 6:05:20 p. m.</t>
+    <t>5/3/2026, 1:05:20 p. m.</t>
   </si>
   <si>
     <t>573170230165</t>
   </si>
   <si>
-    <t>5/3/2026, 6:05:17 p. m.</t>
+    <t>5/3/2026, 1:05:17 p. m.</t>
   </si>
   <si>
     <t>573106336165</t>
   </si>
   <si>
-    <t>5/3/2026, 6:05:15 p. m.</t>
+    <t>5/3/2026, 1:05:15 p. m.</t>
   </si>
   <si>
     <t>573002662068</t>
   </si>
   <si>
-    <t>5/3/2026, 6:05:12 p. m.</t>
+    <t>5/3/2026, 1:05:12 p. m.</t>
   </si>
   <si>
     <t>573193023955</t>
   </si>
   <si>
-    <t>5/3/2026, 6:05:09 p. m.</t>
+    <t>5/3/2026, 1:05:09 p. m.</t>
   </si>
   <si>
     <t>573012836398</t>
   </si>
   <si>
-    <t>5/3/2026, 6:05:06 p. m.</t>
+    <t>5/3/2026, 1:05:06 p. m.</t>
   </si>
   <si>
     <t>573163221469</t>
   </si>
   <si>
-    <t>5/3/2026, 6:05:04 p. m.</t>
+    <t>5/3/2026, 1:05:04 p. m.</t>
   </si>
   <si>
     <t>573102434928</t>
   </si>
   <si>
-    <t>5/3/2026, 6:05:01 p. m.</t>
+    <t>5/3/2026, 1:05:01 p. m.</t>
   </si>
   <si>
     <t>573193164670</t>
   </si>
   <si>
-    <t>5/3/2026, 6:04:58 p. m.</t>
+    <t>5/3/2026, 1:04:58 p. m.</t>
   </si>
   <si>
     <t>573008506412</t>
   </si>
   <si>
-    <t>5/3/2026, 6:04:55 p. m.</t>
+    <t>5/3/2026, 1:04:55 p. m.</t>
   </si>
   <si>
     <t>573106709572</t>
   </si>
   <si>
-    <t>5/3/2026, 6:04:53 p. m.</t>
+    <t>5/3/2026, 1:04:53 p. m.</t>
   </si>
   <si>
     <t>573157219838</t>
   </si>
   <si>
-    <t>5/3/2026, 6:04:50 p. m.</t>
+    <t>5/3/2026, 1:04:50 p. m.</t>
   </si>
   <si>
     <t>573183022410</t>
   </si>
   <si>
-    <t>5/3/2026, 6:04:47 p. m.</t>
+    <t>5/3/2026, 1:04:47 p. m.</t>
   </si>
   <si>
     <t>573125765979</t>
   </si>
   <si>
-    <t>5/3/2026, 6:04:45 p. m.</t>
+    <t>5/3/2026, 1:04:45 p. m.</t>
   </si>
   <si>
     <t>573124030305</t>
   </si>
   <si>
-    <t>5/3/2026, 6:04:42 p. m.</t>
+    <t>5/3/2026, 1:04:42 p. m.</t>
   </si>
   <si>
     <t>573006619419</t>
   </si>
   <si>
-    <t>5/3/2026, 6:04:39 p. m.</t>
+    <t>5/3/2026, 1:04:39 p. m.</t>
   </si>
   <si>
     <t>573138887306</t>
   </si>
   <si>
-    <t>5/3/2026, 6:04:36 p. m.</t>
+    <t>5/3/2026, 1:04:36 p. m.</t>
   </si>
   <si>
     <t>573008172358</t>
   </si>
   <si>
-    <t>5/3/2026, 6:04:34 p. m.</t>
+    <t>5/3/2026, 1:04:34 p. m.</t>
   </si>
   <si>
     <t>573134766046</t>
   </si>
   <si>
-    <t>5/3/2026, 6:04:31 p. m.</t>
+    <t>5/3/2026, 1:04:31 p. m.</t>
   </si>
   <si>
     <t>573004696264</t>
   </si>
   <si>
-    <t>5/3/2026, 6:04:28 p. m.</t>
+    <t>5/3/2026, 1:04:28 p. m.</t>
   </si>
   <si>
     <t>573043377767</t>
   </si>
   <si>
-    <t>5/3/2026, 6:04:25 p. m.</t>
+    <t>5/3/2026, 1:04:25 p. m.</t>
   </si>
   <si>
     <t>573202771096</t>
   </si>
   <si>
-    <t>5/3/2026, 6:04:22 p. m.</t>
+    <t>5/3/2026, 1:04:22 p. m.</t>
   </si>
   <si>
     <t>573224239639</t>
   </si>
   <si>
-    <t>5/3/2026, 6:04:20 p. m.</t>
+    <t>5/3/2026, 1:04:20 p. m.</t>
   </si>
   <si>
     <t>573102232125</t>
   </si>
   <si>
-    <t>5/3/2026, 6:04:17 p. m.</t>
+    <t>5/3/2026, 1:04:17 p. m.</t>
   </si>
   <si>
     <t>573206058364</t>
   </si>
   <si>
-    <t>5/3/2026, 6:04:14 p. m.</t>
+    <t>5/3/2026, 1:04:14 p. m.</t>
   </si>
   <si>
     <t>573156350213</t>
   </si>
   <si>
-    <t>5/3/2026, 6:04:11 p. m.</t>
+    <t>5/3/2026, 1:04:11 p. m.</t>
   </si>
   <si>
     <t>573002053215</t>
   </si>
   <si>
-    <t>5/3/2026, 6:04:07 p. m.</t>
+    <t>5/3/2026, 1:04:07 p. m.</t>
   </si>
   <si>
     <t>573166902233</t>
   </si>
   <si>
-    <t>5/3/2026, 6:04:05 p. m.</t>
+    <t>5/3/2026, 1:04:05 p. m.</t>
   </si>
   <si>
     <t>573005013544</t>
   </si>
   <si>
-    <t>5/3/2026, 6:04:02 p. m.</t>
+    <t>5/3/2026, 1:04:02 p. m.</t>
   </si>
   <si>
     <t>573174329339</t>
   </si>
   <si>
-    <t>5/3/2026, 6:03:59 p. m.</t>
+    <t>5/3/2026, 1:03:59 p. m.</t>
   </si>
   <si>
     <t>573223220797</t>
   </si>
   <si>
-    <t>5/3/2026, 6:03:57 p. m.</t>
+    <t>5/3/2026, 1:03:57 p. m.</t>
   </si>
   <si>
     <t>573205187410</t>
   </si>
   <si>
-    <t>5/3/2026, 6:03:54 p. m.</t>
+    <t>5/3/2026, 1:03:54 p. m.</t>
   </si>
   <si>
     <t>573202220303</t>
   </si>
   <si>
-    <t>5/3/2026, 6:03:51 p. m.</t>
+    <t>5/3/2026, 1:03:51 p. m.</t>
   </si>
   <si>
     <t>573192545925</t>
   </si>
   <si>
-    <t>5/3/2026, 6:03:48 p. m.</t>
+    <t>5/3/2026, 1:03:48 p. m.</t>
   </si>
   <si>
     <t>573184571183</t>
   </si>
   <si>
-    <t>5/3/2026, 6:03:45 p. m.</t>
+    <t>5/3/2026, 1:03:45 p. m.</t>
   </si>
   <si>
     <t>573053808586</t>
   </si>
   <si>
-    <t>5/3/2026, 6:03:43 p. m.</t>
+    <t>5/3/2026, 1:03:43 p. m.</t>
   </si>
   <si>
     <t>573167433633</t>
   </si>
   <si>
-    <t>5/3/2026, 6:03:40 p. m.</t>
+    <t>5/3/2026, 1:03:40 p. m.</t>
   </si>
   <si>
     <t>573112949670</t>
   </si>
   <si>
-    <t>5/3/2026, 6:03:38 p. m.</t>
+    <t>5/3/2026, 1:03:38 p. m.</t>
   </si>
   <si>
     <t>573183269422</t>
   </si>
   <si>
-    <t>5/3/2026, 6:03:35 p. m.</t>
+    <t>5/3/2026, 1:03:35 p. m.</t>
   </si>
   <si>
     <t>573124743919</t>
   </si>
   <si>
-    <t>5/3/2026, 6:03:32 p. m.</t>
+    <t>5/3/2026, 1:03:32 p. m.</t>
   </si>
   <si>
     <t>573158935764</t>
   </si>
   <si>
     <t>Hola no entiendo</t>
   </si>
   <si>
-    <t>5/3/2026, 6:03:29 p. m.</t>
+    <t>5/3/2026, 1:03:29 p. m.</t>
   </si>
   <si>
     <t>573105581473</t>
   </si>
   <si>
-    <t>5/3/2026, 6:03:26 p. m.</t>
+    <t>5/3/2026, 1:03:26 p. m.</t>
   </si>
   <si>
     <t>573007747921</t>
   </si>
   <si>
-    <t>5/3/2026, 6:03:23 p. m.</t>
+    <t>5/3/2026, 1:03:23 p. m.</t>
   </si>
   <si>
     <t>573203820191</t>
   </si>
   <si>
-    <t>5/3/2026, 6:03:20 p. m.</t>
+    <t>5/3/2026, 1:03:20 p. m.</t>
   </si>
   <si>
     <t>573152816403</t>
   </si>
   <si>
-    <t>5/3/2026, 6:03:18 p. m.</t>
+    <t>5/3/2026, 1:03:18 p. m.</t>
   </si>
   <si>
     <t>573206741031</t>
   </si>
   <si>
-    <t>5/3/2026, 6:03:15 p. m.</t>
+    <t>5/3/2026, 1:03:15 p. m.</t>
   </si>
   <si>
     <t>573045495933</t>
   </si>
   <si>
-    <t>5/3/2026, 6:03:11 p. m.</t>
+    <t>5/3/2026, 1:03:11 p. m.</t>
   </si>
   <si>
     <t>573124820028</t>
   </si>
   <si>
-    <t>5/3/2026, 6:03:08 p. m.</t>
+    <t>5/3/2026, 1:03:08 p. m.</t>
   </si>
   <si>
     <t>573118570443</t>
   </si>
   <si>
-    <t>5/3/2026, 6:03:05 p. m.</t>
+    <t>5/3/2026, 1:03:05 p. m.</t>
   </si>
   <si>
     <t>573046084308</t>
   </si>
   <si>
-    <t>5/3/2026, 6:03:03 p. m.</t>
+    <t>5/3/2026, 1:03:03 p. m.</t>
   </si>
   <si>
     <t>573108454469</t>
   </si>
   <si>
-    <t>5/3/2026, 6:03:00 p. m.</t>
+    <t>5/3/2026, 1:03:00 p. m.</t>
   </si>
   <si>
     <t>573123694545</t>
   </si>
   <si>
-    <t>5/3/2026, 6:02:57 p. m.</t>
+    <t>5/3/2026, 1:02:57 p. m.</t>
   </si>
   <si>
     <t>573154135179</t>
   </si>
   <si>
-    <t>5/3/2026, 6:02:54 p. m.</t>
+    <t>5/3/2026, 1:02:54 p. m.</t>
   </si>
   <si>
     <t>573187080725</t>
   </si>
   <si>
-    <t>5/3/2026, 6:02:51 p. m.</t>
+    <t>5/3/2026, 1:02:51 p. m.</t>
   </si>
   <si>
     <t>573153348553</t>
   </si>
   <si>
-    <t>5/3/2026, 6:02:48 p. m.</t>
+    <t>5/3/2026, 1:02:48 p. m.</t>
   </si>
   <si>
     <t>573146637023</t>
   </si>
   <si>
-    <t>5/3/2026, 6:02:45 p. m.</t>
+    <t>5/3/2026, 1:02:45 p. m.</t>
   </si>
   <si>
     <t>573122056785</t>
   </si>
   <si>
-    <t>5/3/2026, 6:02:42 p. m.</t>
+    <t>5/3/2026, 1:02:42 p. m.</t>
   </si>
   <si>
     <t>573114631347</t>
   </si>
   <si>
-    <t>5/3/2026, 6:02:39 p. m.</t>
+    <t>5/3/2026, 1:02:39 p. m.</t>
   </si>
   <si>
     <t>573107744274</t>
   </si>
   <si>
-    <t>5/3/2026, 6:02:36 p. m.</t>
+    <t>5/3/2026, 1:02:36 p. m.</t>
   </si>
   <si>
     <t>573118274359</t>
   </si>
   <si>
-    <t>5/3/2026, 6:02:34 p. m.</t>
+    <t>5/3/2026, 1:02:34 p. m.</t>
   </si>
   <si>
     <t>573118534020</t>
   </si>
   <si>
-    <t>5/3/2026, 6:02:31 p. m.</t>
+    <t>5/3/2026, 1:02:31 p. m.</t>
   </si>
   <si>
     <t>573173608176</t>
   </si>
   <si>
-    <t>5/3/2026, 6:02:28 p. m.</t>
+    <t>5/3/2026, 1:02:28 p. m.</t>
   </si>
   <si>
     <t>573175051895</t>
   </si>
   <si>
-    <t>5/3/2026, 6:02:25 p. m.</t>
+    <t>5/3/2026, 1:02:25 p. m.</t>
   </si>
   <si>
     <t>573233082533</t>
   </si>
   <si>
-    <t>5/3/2026, 6:02:23 p. m.</t>
+    <t>5/3/2026, 1:02:23 p. m.</t>
   </si>
   <si>
     <t>573118753341</t>
   </si>
   <si>
-    <t>5/3/2026, 6:02:20 p. m.</t>
+    <t>5/3/2026, 1:02:20 p. m.</t>
   </si>
   <si>
     <t>573134281506</t>
   </si>
   <si>
-    <t>5/3/2026, 6:02:17 p. m.</t>
+    <t>5/3/2026, 1:02:17 p. m.</t>
   </si>
   <si>
     <t>573107536505</t>
   </si>
   <si>
-    <t>5/3/2026, 6:02:14 p. m.</t>
+    <t>5/3/2026, 1:02:14 p. m.</t>
   </si>
   <si>
     <t>573114648046</t>
   </si>
   <si>
-    <t>5/3/2026, 6:02:11 p. m.</t>
+    <t>5/3/2026, 1:02:11 p. m.</t>
   </si>
   <si>
     <t>573157812649</t>
   </si>
   <si>
-    <t>5/3/2026, 6:02:09 p. m.</t>
+    <t>5/3/2026, 1:02:09 p. m.</t>
   </si>
   <si>
     <t>573115872542</t>
   </si>
   <si>
-    <t>5/3/2026, 6:02:06 p. m.</t>
+    <t>5/3/2026, 1:02:06 p. m.</t>
   </si>
   <si>
     <t>573143356707</t>
   </si>
   <si>
-    <t>5/3/2026, 6:02:03 p. m.</t>
+    <t>5/3/2026, 1:02:03 p. m.</t>
   </si>
   <si>
     <t>573219366857</t>
   </si>
   <si>
-    <t>5/3/2026, 6:02:00 p. m.</t>
+    <t>5/3/2026, 1:02:00 p. m.</t>
   </si>
   <si>
     <t>573108678938</t>
   </si>
   <si>
-    <t>5/3/2026, 6:01:58 p. m.</t>
+    <t>5/3/2026, 1:01:58 p. m.</t>
   </si>
   <si>
     <t>573163683175</t>
   </si>
   <si>
-    <t>5/3/2026, 6:01:55 p. m.</t>
+    <t>5/3/2026, 1:01:55 p. m.</t>
   </si>
   <si>
     <t>573004025307</t>
   </si>
   <si>
     <t>Gracias por comunicarte con LINSICOL SAS. ¿Cómo podemos ayudarte?</t>
   </si>
   <si>
-    <t>5/3/2026, 6:01:52 p. m.</t>
+    <t>5/3/2026, 1:01:52 p. m.</t>
   </si>
   <si>
     <t>573202546271</t>
   </si>
   <si>
-    <t>5/3/2026, 6:01:49 p. m.</t>
+    <t>5/3/2026, 1:01:49 p. m.</t>
   </si>
   <si>
     <t>573123694131</t>
   </si>
   <si>
-    <t>5/3/2026, 6:01:46 p. m.</t>
+    <t>5/3/2026, 1:01:46 p. m.</t>
   </si>
   <si>
     <t>573124491704</t>
   </si>
   <si>
-    <t>5/3/2026, 6:01:43 p. m.</t>
+    <t>5/3/2026, 1:01:43 p. m.</t>
   </si>
   <si>
     <t>573132790643</t>
   </si>
   <si>
-    <t>5/3/2026, 6:01:41 p. m.</t>
+    <t>5/3/2026, 1:01:41 p. m.</t>
   </si>
   <si>
     <t>573138419848</t>
   </si>
   <si>
-    <t>5/3/2026, 6:01:38 p. m.</t>
+    <t>5/3/2026, 1:01:38 p. m.</t>
   </si>
   <si>
     <t>573203340332</t>
   </si>
   <si>
-    <t>5/3/2026, 6:01:35 p. m.</t>
+    <t>5/3/2026, 1:01:35 p. m.</t>
   </si>
   <si>
     <t>573012411717</t>
   </si>
   <si>
-    <t>5/3/2026, 6:01:32 p. m.</t>
+    <t>5/3/2026, 1:01:32 p. m.</t>
   </si>
   <si>
     <t>573222465184</t>
   </si>
   <si>
-    <t>5/3/2026, 6:01:29 p. m.</t>
+    <t>5/3/2026, 1:01:29 p. m.</t>
   </si>
   <si>
     <t>573057815693</t>
   </si>
   <si>
-    <t>5/3/2026, 6:01:26 p. m.</t>
+    <t>5/3/2026, 1:01:26 p. m.</t>
   </si>
   <si>
     <t>573013382475</t>
   </si>
   <si>
-    <t>5/3/2026, 6:01:24 p. m.</t>
+    <t>5/3/2026, 1:01:24 p. m.</t>
   </si>
   <si>
     <t>573214536845</t>
   </si>
   <si>
-    <t>5/3/2026, 6:01:21 p. m.</t>
+    <t>5/3/2026, 1:01:21 p. m.</t>
   </si>
   <si>
     <t>573203414745</t>
   </si>
   <si>
-    <t>5/3/2026, 6:01:18 p. m.</t>
+    <t>5/3/2026, 1:01:18 p. m.</t>
   </si>
   <si>
     <t>573176598691</t>
   </si>
   <si>
-    <t>5/3/2026, 6:01:15 p. m.</t>
+    <t>5/3/2026, 1:01:15 p. m.</t>
   </si>
   <si>
     <t>573102603228</t>
   </si>
   <si>
-    <t>5/3/2026, 6:01:13 p. m.</t>
+    <t>5/3/2026, 1:01:13 p. m.</t>
   </si>
   <si>
     <t>573108087924</t>
   </si>
   <si>
-    <t>5/3/2026, 6:01:10 p. m.</t>
+    <t>5/3/2026, 1:01:10 p. m.</t>
   </si>
   <si>
     <t>573102532160</t>
   </si>
   <si>
-    <t>5/3/2026, 6:01:07 p. m.</t>
+    <t>5/3/2026, 1:01:07 p. m.</t>
   </si>
   <si>
     <t>573134142839</t>
   </si>
   <si>
-    <t>5/3/2026, 6:01:04 p. m.</t>
+    <t>5/3/2026, 1:01:04 p. m.</t>
   </si>
   <si>
     <t>573012087340</t>
   </si>
   <si>
-    <t>5/3/2026, 6:01:01 p. m.</t>
+    <t>5/3/2026, 1:01:01 p. m.</t>
   </si>
   <si>
     <t>573183530857</t>
   </si>
   <si>
-    <t>5/3/2026, 6:00:58 p. m.</t>
+    <t>5/3/2026, 1:00:58 p. m.</t>
   </si>
   <si>
     <t>573103054545</t>
   </si>
   <si>
-    <t>5/3/2026, 6:00:56 p. m.</t>
+    <t>5/3/2026, 1:00:56 p. m.</t>
   </si>
   <si>
     <t>573112277412</t>
   </si>
   <si>
-    <t>5/3/2026, 6:00:53 p. m.</t>
+    <t>5/3/2026, 1:00:53 p. m.</t>
   </si>
   <si>
     <t>573144432885</t>
   </si>
   <si>
-    <t>5/3/2026, 6:00:50 p. m.</t>
+    <t>5/3/2026, 1:00:50 p. m.</t>
   </si>
   <si>
     <t>573122582847</t>
   </si>
   <si>
-    <t>5/3/2026, 6:00:47 p. m.</t>
+    <t>5/3/2026, 1:00:47 p. m.</t>
   </si>
   <si>
     <t>573125293547</t>
   </si>
   <si>
-    <t>5/3/2026, 6:00:45 p. m.</t>
+    <t>5/3/2026, 1:00:45 p. m.</t>
   </si>
   <si>
     <t>573118756357</t>
   </si>
   <si>
-    <t>5/3/2026, 6:00:42 p. m.</t>
+    <t>5/3/2026, 1:00:42 p. m.</t>
   </si>
   <si>
     <t>573177222796</t>
   </si>
   <si>
-    <t>5/3/2026, 6:00:39 p. m.</t>
+    <t>5/3/2026, 1:00:39 p. m.</t>
   </si>
   <si>
     <t>573156103768</t>
   </si>
   <si>
-    <t>5/3/2026, 6:00:36 p. m.</t>
+    <t>5/3/2026, 1:00:36 p. m.</t>
   </si>
   <si>
     <t>573118641024</t>
   </si>
   <si>
-    <t>5/3/2026, 6:00:33 p. m.</t>
+    <t>5/3/2026, 1:00:33 p. m.</t>
   </si>
   <si>
     <t>573133273284</t>
   </si>
   <si>
-    <t>5/3/2026, 6:00:30 p. m.</t>
+    <t>5/3/2026, 1:00:30 p. m.</t>
   </si>
   <si>
     <t>573113677737</t>
   </si>
   <si>
-    <t>5/3/2026, 6:00:27 p. m.</t>
+    <t>5/3/2026, 1:00:27 p. m.</t>
   </si>
   <si>
     <t>573022327459</t>
   </si>
   <si>
-    <t>5/3/2026, 6:00:25 p. m.</t>
+    <t>5/3/2026, 1:00:25 p. m.</t>
   </si>
   <si>
     <t>573228577531</t>
   </si>
   <si>
-    <t>5/3/2026, 6:00:22 p. m.</t>
+    <t>5/3/2026, 1:00:22 p. m.</t>
   </si>
   <si>
     <t>573194324475</t>
   </si>
   <si>
-    <t>5/3/2026, 6:00:19 p. m.</t>
+    <t>5/3/2026, 1:00:19 p. m.</t>
   </si>
   <si>
     <t>573143818790</t>
   </si>
   <si>
     <t>Cuenteme</t>
   </si>
   <si>
-    <t>5/3/2026, 6:00:16 p. m.</t>
+    <t>5/3/2026, 1:00:16 p. m.</t>
   </si>
   <si>
     <t>573108542769</t>
   </si>
   <si>
-    <t>5/3/2026, 6:00:14 p. m.</t>
+    <t>5/3/2026, 1:00:14 p. m.</t>
   </si>
   <si>
     <t>573144694536</t>
   </si>
   <si>
-    <t>5/3/2026, 6:00:11 p. m.</t>
+    <t>5/3/2026, 1:00:11 p. m.</t>
   </si>
   <si>
     <t>573176589177</t>
   </si>
   <si>
-    <t>5/3/2026, 6:00:08 p. m.</t>
+    <t>5/3/2026, 1:00:08 p. m.</t>
   </si>
   <si>
     <t>573103327396</t>
   </si>
   <si>
-    <t>5/3/2026, 6:00:05 p. m.</t>
+    <t>5/3/2026, 1:00:05 p. m.</t>
   </si>
   <si>
     <t>573142472751</t>
   </si>
   <si>
-    <t>5/3/2026, 6:00:03 p. m.</t>
+    <t>5/3/2026, 1:00:03 p. m.</t>
   </si>
   <si>
     <t>573168746586</t>
   </si>
   <si>
-    <t>5/3/2026, 6:00:00 p. m.</t>
+    <t>5/3/2026, 1:00:00 p. m.</t>
   </si>
   <si>
     <t>573123698733</t>
   </si>
   <si>
-    <t>5/3/2026, 5:59:57 p. m.</t>
+    <t>5/3/2026, 12:59:57 p. m.</t>
   </si>
   <si>
     <t>573184129215</t>
   </si>
   <si>
-    <t>5/3/2026, 5:59:54 p. m.</t>
+    <t>5/3/2026, 12:59:54 p. m.</t>
   </si>
   <si>
     <t>573142064934</t>
   </si>
   <si>
-    <t>5/3/2026, 5:59:51 p. m.</t>
+    <t>5/3/2026, 12:59:51 p. m.</t>
   </si>
   <si>
     <t>573057038178</t>
   </si>
   <si>
-    <t>5/3/2026, 5:59:49 p. m.</t>
+    <t>5/3/2026, 12:59:49 p. m.</t>
   </si>
   <si>
     <t>573133897720</t>
   </si>
   <si>
-    <t>5/3/2026, 5:59:46 p. m.</t>
+    <t>5/3/2026, 12:59:46 p. m.</t>
   </si>
   <si>
     <t>573212958453</t>
   </si>
   <si>
-    <t>5/3/2026, 5:59:43 p. m.</t>
+    <t>5/3/2026, 12:59:43 p. m.</t>
   </si>
   <si>
     <t>573143903211</t>
   </si>
   <si>
-    <t>5/3/2026, 5:59:41 p. m.</t>
+    <t>5/3/2026, 12:59:41 p. m.</t>
   </si>
   <si>
     <t>573204180172</t>
   </si>
   <si>
-    <t>5/3/2026, 5:59:38 p. m.</t>
+    <t>5/3/2026, 12:59:38 p. m.</t>
   </si>
   <si>
     <t>573002700395</t>
   </si>
   <si>
-    <t>5/3/2026, 5:59:35 p. m.</t>
+    <t>5/3/2026, 12:59:35 p. m.</t>
   </si>
   <si>
     <t>573203467251</t>
   </si>
   <si>
-    <t>5/3/2026, 5:59:32 p. m.</t>
+    <t>5/3/2026, 12:59:32 p. m.</t>
   </si>
   <si>
     <t>573114881476</t>
   </si>
   <si>
-    <t>5/3/2026, 5:59:29 p. m.</t>
+    <t>5/3/2026, 12:59:29 p. m.</t>
   </si>
   <si>
     <t>573132288683</t>
   </si>
   <si>
-    <t>5/3/2026, 5:59:27 p. m.</t>
+    <t>5/3/2026, 12:59:27 p. m.</t>
   </si>
   <si>
     <t>573116734152</t>
   </si>
   <si>
-    <t>5/3/2026, 5:59:24 p. m.</t>
+    <t>[audio]</t>
+  </si>
+  <si>
+    <t>5/3/2026, 12:59:24 p. m.</t>
   </si>
   <si>
     <t>573108879297</t>
   </si>
   <si>
-    <t>5/3/2026, 5:59:21 p. m.</t>
+    <t>5/3/2026, 12:59:21 p. m.</t>
   </si>
   <si>
     <t>573136846694</t>
   </si>
   <si>
-    <t>5/3/2026, 5:59:18 p. m.</t>
+    <t>5/3/2026, 12:59:18 p. m.</t>
   </si>
   <si>
     <t>573107609656</t>
   </si>
   <si>
-    <t>5/3/2026, 5:59:15 p. m.</t>
+    <t>5/3/2026, 12:59:15 p. m.</t>
   </si>
   <si>
     <t>573233383629</t>
   </si>
   <si>
-    <t>5/3/2026, 5:59:12 p. m.</t>
+    <t>5/3/2026, 12:59:12 p. m.</t>
   </si>
   <si>
     <t>573112231243</t>
   </si>
   <si>
-    <t>5/3/2026, 5:59:09 p. m.</t>
+    <t>5/3/2026, 12:59:09 p. m.</t>
   </si>
   <si>
     <t>573118442693</t>
   </si>
   <si>
-    <t>5/3/2026, 5:59:06 p. m.</t>
+    <t>5/3/2026, 12:59:06 p. m.</t>
   </si>
   <si>
     <t>573244368174</t>
   </si>
   <si>
-    <t>5/3/2026, 5:59:04 p. m.</t>
+    <t>5/3/2026, 12:59:04 p. m.</t>
   </si>
   <si>
     <t>573208027234</t>
   </si>
   <si>
-    <t>5/3/2026, 5:59:01 p. m.</t>
+    <t>5/3/2026, 12:59:01 p. m.</t>
   </si>
   <si>
     <t>573222920230</t>
   </si>
   <si>
-    <t>5/3/2026, 5:58:58 p. m.</t>
+    <t>5/3/2026, 12:58:58 p. m.</t>
   </si>
   <si>
     <t>573116988174</t>
   </si>
   <si>
     <t>Si para el  mantenimiento del oxígeno en Villavicencio</t>
   </si>
   <si>
-    <t>5/3/2026, 5:58:55 p. m.</t>
+    <t>5/3/2026, 12:58:55 p. m.</t>
   </si>
   <si>
     <t>573124326214</t>
   </si>
   <si>
-    <t>5/3/2026, 5:58:52 p. m.</t>
+    <t>5/3/2026, 12:58:52 p. m.</t>
   </si>
   <si>
     <t>573219861488</t>
   </si>
   <si>
-    <t>5/3/2026, 5:58:50 p. m.</t>
+    <t>5/3/2026, 12:58:50 p. m.</t>
   </si>
   <si>
     <t>573104512287</t>
   </si>
   <si>
-    <t>5/3/2026, 5:58:47 p. m.</t>
+    <t>5/3/2026, 12:58:47 p. m.</t>
   </si>
   <si>
     <t>573103994476</t>
   </si>
   <si>
-    <t>5/3/2026, 5:58:44 p. m.</t>
+    <t>5/3/2026, 12:58:44 p. m.</t>
   </si>
   <si>
     <t>573138314496</t>
   </si>
   <si>
-    <t>5/3/2026, 5:58:41 p. m.</t>
+    <t>5/3/2026, 12:58:41 p. m.</t>
   </si>
   <si>
     <t>573206095897</t>
   </si>
   <si>
-    <t>5/3/2026, 5:58:38 p. m.</t>
+    <t>5/3/2026, 12:58:38 p. m.</t>
   </si>
   <si>
     <t>573138183564</t>
   </si>
   <si>
-    <t>5/3/2026, 5:58:36 p. m.</t>
+    <t>5/3/2026, 12:58:36 p. m.</t>
   </si>
   <si>
     <t>573003922256</t>
   </si>
   <si>
-    <t>5/3/2026, 5:58:33 p. m.</t>
+    <t>5/3/2026, 12:58:33 p. m.</t>
   </si>
   <si>
     <t>573113040652</t>
   </si>
   <si>
-    <t>5/3/2026, 5:58:30 p. m.</t>
+    <t>5/3/2026, 12:58:30 p. m.</t>
   </si>
   <si>
     <t>573116325276</t>
   </si>
   <si>
-    <t>5/3/2026, 5:58:27 p. m.</t>
+    <t>5/3/2026, 12:58:27 p. m.</t>
   </si>
   <si>
     <t>573122215982</t>
   </si>
   <si>
-    <t>5/3/2026, 5:58:25 p. m.</t>
+    <t>5/3/2026, 12:58:25 p. m.</t>
   </si>
   <si>
     <t>573007852650</t>
   </si>
   <si>
-    <t>5/3/2026, 5:58:22 p. m.</t>
+    <t>5/3/2026, 12:58:22 p. m.</t>
   </si>
   <si>
     <t>573008059777</t>
   </si>
   <si>
-    <t>5/3/2026, 5:58:19 p. m.</t>
+    <t>5/3/2026, 12:58:19 p. m.</t>
   </si>
   <si>
     <t>573002324180</t>
   </si>
   <si>
-    <t>5/3/2026, 5:58:16 p. m.</t>
+    <t>5/3/2026, 12:58:16 p. m.</t>
   </si>
   <si>
     <t>573004519318</t>
   </si>
   <si>
-    <t>5/3/2026, 5:58:13 p. m.</t>
+    <t>5/3/2026, 12:58:13 p. m.</t>
   </si>
   <si>
     <t>573004207950</t>
   </si>
   <si>
-    <t>5/3/2026, 5:58:10 p. m.</t>
+    <t>5/3/2026, 12:58:10 p. m.</t>
   </si>
   <si>
     <t>573022646845</t>
   </si>
   <si>
-    <t>5/3/2026, 5:58:07 p. m.</t>
+    <t>5/3/2026, 12:58:07 p. m.</t>
   </si>
   <si>
     <t>573154325455</t>
   </si>
   <si>
-    <t>5/3/2026, 5:58:05 p. m.</t>
+    <t>5/3/2026, 12:58:05 p. m.</t>
   </si>
   <si>
     <t>573017900102</t>
   </si>
   <si>
-    <t>5/3/2026, 5:58:02 p. m.</t>
+    <t>5/3/2026, 12:58:02 p. m.</t>
   </si>
   <si>
     <t>573002973261</t>
   </si>
   <si>
-    <t>5/3/2026, 5:57:59 p. m.</t>
+    <t>5/3/2026, 12:57:59 p. m.</t>
   </si>
   <si>
     <t>573102201010</t>
   </si>
   <si>
-    <t>5/3/2026, 5:57:57 p. m.</t>
+    <t>5/3/2026, 12:57:57 p. m.</t>
   </si>
   <si>
     <t>573014115732</t>
   </si>
   <si>
-    <t>5/3/2026, 5:57:54 p. m.</t>
+    <t>5/3/2026, 12:57:54 p. m.</t>
   </si>
   <si>
     <t>573212452844</t>
   </si>
   <si>
-    <t>5/3/2026, 5:57:51 p. m.</t>
+    <t>5/3/2026, 12:57:51 p. m.</t>
   </si>
   <si>
     <t>573125225630</t>
   </si>
   <si>
-    <t>5/3/2026, 5:57:48 p. m.</t>
+    <t>5/3/2026, 12:57:48 p. m.</t>
   </si>
   <si>
     <t>573187345431</t>
   </si>
   <si>
-    <t>5/3/2026, 5:57:45 p. m.</t>
+    <t>5/3/2026, 12:57:45 p. m.</t>
   </si>
   <si>
     <t>573012945233</t>
   </si>
   <si>
-    <t>5/3/2026, 5:57:42 p. m.</t>
+    <t>5/3/2026, 12:57:42 p. m.</t>
   </si>
   <si>
     <t>573114553995</t>
   </si>
   <si>
-    <t>5/3/2026, 5:57:39 p. m.</t>
+    <t>5/3/2026, 12:57:39 p. m.</t>
   </si>
   <si>
     <t>573115095416</t>
   </si>
   <si>
-    <t>5/3/2026, 5:57:36 p. m.</t>
+    <t>5/3/2026, 12:57:36 p. m.</t>
   </si>
   <si>
     <t>573107568289</t>
   </si>
   <si>
-    <t>5/3/2026, 5:57:34 p. m.</t>
+    <t>5/3/2026, 12:57:34 p. m.</t>
   </si>
   <si>
     <t>573125477873</t>
   </si>
   <si>
-    <t>5/3/2026, 5:57:31 p. m.</t>
+    <t>5/3/2026, 12:57:31 p. m.</t>
   </si>
   <si>
     <t>573173794089</t>
   </si>
   <si>
-    <t>5/3/2026, 5:57:28 p. m.</t>
+    <t>5/3/2026, 12:57:28 p. m.</t>
   </si>
   <si>
     <t>573124364078</t>
   </si>
   <si>
-    <t>5/3/2026, 5:57:25 p. m.</t>
+    <t>5/3/2026, 12:57:25 p. m.</t>
   </si>
   <si>
     <t>573043659637</t>
   </si>
   <si>
-    <t>5/3/2026, 5:57:22 p. m.</t>
+    <t>5/3/2026, 12:57:22 p. m.</t>
   </si>
   <si>
     <t>573202948132</t>
   </si>
   <si>
-    <t>5/3/2026, 5:57:19 p. m.</t>
+    <t>5/3/2026, 12:57:19 p. m.</t>
   </si>
   <si>
     <t>573138844593</t>
   </si>
   <si>
-    <t>5/3/2026, 5:57:17 p. m.</t>
+    <t>5/3/2026, 12:57:17 p. m.</t>
   </si>
   <si>
     <t>573228133978</t>
   </si>
   <si>
-    <t>5/3/2026, 5:57:14 p. m.</t>
+    <t>5/3/2026, 12:57:14 p. m.</t>
   </si>
   <si>
     <t>573213344103</t>
   </si>
   <si>
-    <t>5/3/2026, 5:57:10 p. m.</t>
+    <t>5/3/2026, 12:57:10 p. m.</t>
   </si>
   <si>
     <t>573156064797</t>
   </si>
   <si>
-    <t>5/3/2026, 5:57:08 p. m.</t>
+    <t>5/3/2026, 12:57:08 p. m.</t>
   </si>
   <si>
     <t>573115247939</t>
   </si>
   <si>
-    <t>5/3/2026, 5:57:05 p. m.</t>
+    <t>5/3/2026, 12:57:05 p. m.</t>
   </si>
   <si>
     <t>573152610915</t>
   </si>
   <si>
     <t>Ya respondí esta encuesta</t>
   </si>
   <si>
-    <t>5/3/2026, 5:57:01 p. m.</t>
+    <t>5/3/2026, 12:57:01 p. m.</t>
   </si>
   <si>
     <t>573057231581</t>
   </si>
   <si>
-    <t>5/3/2026, 5:56:59 p. m.</t>
+    <t>5/3/2026, 12:56:59 p. m.</t>
   </si>
   <si>
     <t>573104882031</t>
   </si>
   <si>
-    <t>5/3/2026, 5:56:56 p. m.</t>
+    <t>5/3/2026, 12:56:56 p. m.</t>
   </si>
   <si>
     <t>573218308496</t>
   </si>
   <si>
-    <t>5/3/2026, 5:56:53 p. m.</t>
+    <t>5/3/2026, 12:56:53 p. m.</t>
   </si>
   <si>
     <t>573043787415</t>
   </si>
   <si>
-    <t>5/3/2026, 5:56:50 p. m.</t>
+    <t>5/3/2026, 12:56:50 p. m.</t>
   </si>
   <si>
     <t>573022586592</t>
   </si>
   <si>
-    <t>5/3/2026, 5:56:48 p. m.</t>
+    <t>5/3/2026, 12:56:48 p. m.</t>
   </si>
   <si>
     <t>573106323227</t>
   </si>
   <si>
-    <t>5/3/2026, 5:56:45 p. m.</t>
+    <t>5/3/2026, 12:56:45 p. m.</t>
   </si>
   <si>
     <t>573103776951</t>
   </si>
   <si>
-    <t>5/3/2026, 5:56:42 p. m.</t>
+    <t>5/3/2026, 12:56:42 p. m.</t>
   </si>
   <si>
     <t>573127761146</t>
   </si>
   <si>
-    <t>5/3/2026, 5:56:40 p. m.</t>
+    <t>5/3/2026, 12:56:40 p. m.</t>
   </si>
   <si>
     <t>573155483197</t>
   </si>
   <si>
-    <t>5/3/2026, 5:56:37 p. m.</t>
+    <t>5/3/2026, 12:56:37 p. m.</t>
   </si>
   <si>
     <t>573145676058</t>
   </si>
   <si>
-    <t>5/3/2026, 5:56:34 p. m.</t>
+    <t>5/3/2026, 12:56:34 p. m.</t>
   </si>
   <si>
     <t>573148203747</t>
   </si>
   <si>
-    <t>5/3/2026, 5:56:31 p. m.</t>
+    <t>5/3/2026, 12:56:31 p. m.</t>
   </si>
   <si>
     <t>573206725928</t>
   </si>
   <si>
-    <t>5/3/2026, 5:56:28 p. m.</t>
+    <t>5/3/2026, 12:56:28 p. m.</t>
   </si>
   <si>
     <t>573127617701</t>
   </si>
   <si>
-    <t>5/3/2026, 5:56:25 p. m.</t>
+    <t>5/3/2026, 12:56:25 p. m.</t>
   </si>
   <si>
     <t>573219918955</t>
   </si>
   <si>
-    <t>5/3/2026, 5:56:23 p. m.</t>
+    <t>5/3/2026, 12:56:23 p. m.</t>
   </si>
   <si>
     <t>573114668166</t>
   </si>
   <si>
-    <t>5/3/2026, 5:56:20 p. m.</t>
+    <t>5/3/2026, 12:56:20 p. m.</t>
   </si>
   <si>
     <t>573155796206</t>
   </si>
   <si>
-    <t>5/3/2026, 5:56:18 p. m.</t>
+    <t>5/3/2026, 12:56:18 p. m.</t>
   </si>
   <si>
     <t>573137108815</t>
   </si>
   <si>
-    <t>5/3/2026, 5:56:15 p. m.</t>
+    <t>5/3/2026, 12:56:15 p. m.</t>
   </si>
   <si>
     <t>573146086299</t>
   </si>
   <si>
-    <t>5/3/2026, 5:56:12 p. m.</t>
+    <t>5/3/2026, 12:56:12 p. m.</t>
   </si>
   <si>
     <t>573127107547</t>
   </si>
   <si>
-    <t>5/3/2026, 5:56:09 p. m.</t>
+    <t>5/3/2026, 12:56:09 p. m.</t>
   </si>
   <si>
     <t>573104315989</t>
   </si>
   <si>
-    <t>5/3/2026, 5:56:07 p. m.</t>
+    <t>5/3/2026, 12:56:07 p. m.</t>
   </si>
   <si>
     <t>573012908618</t>
   </si>
   <si>
-    <t>5/3/2026, 5:56:04 p. m.</t>
+    <t>5/3/2026, 12:56:04 p. m.</t>
   </si>
   <si>
     <t>573113621264</t>
   </si>
   <si>
-    <t>5/3/2026, 5:56:00 p. m.</t>
+    <t>5/3/2026, 12:56:00 p. m.</t>
   </si>
   <si>
     <t>573126358910</t>
   </si>
   <si>
-    <t>5/3/2026, 5:55:58 p. m.</t>
+    <t>5/3/2026, 12:55:58 p. m.</t>
   </si>
   <si>
     <t>573104100184</t>
   </si>
   <si>
-    <t>5/3/2026, 5:55:55 p. m.</t>
+    <t>5/3/2026, 12:55:55 p. m.</t>
   </si>
   <si>
     <t>573145476429</t>
   </si>
   <si>
-    <t>5/3/2026, 5:55:52 p. m.</t>
+    <t>5/3/2026, 12:55:52 p. m.</t>
   </si>
   <si>
     <t>573115793988</t>
   </si>
   <si>
-    <t>5/3/2026, 5:55:49 p. m.</t>
+    <t>5/3/2026, 12:55:49 p. m.</t>
   </si>
   <si>
     <t>573103133272</t>
   </si>
   <si>
-    <t>5/3/2026, 5:55:46 p. m.</t>
+    <t>5/3/2026, 12:55:46 p. m.</t>
   </si>
   <si>
     <t>573165362131</t>
   </si>
   <si>
-    <t>5/3/2026, 5:55:44 p. m.</t>
+    <t>5/3/2026, 12:55:44 p. m.</t>
   </si>
   <si>
     <t>573167466192</t>
   </si>
   <si>
-    <t>5/3/2026, 5:55:41 p. m.</t>
+    <t>5/3/2026, 12:55:41 p. m.</t>
   </si>
   <si>
     <t>573007518454</t>
   </si>
   <si>
-    <t>5/3/2026, 5:55:38 p. m.</t>
+    <t>5/3/2026, 12:55:38 p. m.</t>
   </si>
   <si>
     <t>573004013404</t>
   </si>
   <si>
-    <t>5/3/2026, 5:55:35 p. m.</t>
+    <t>5/3/2026, 12:55:35 p. m.</t>
   </si>
   <si>
     <t>573153503604</t>
   </si>
   <si>
-    <t>5/3/2026, 5:55:32 p. m.</t>
+    <t>5/3/2026, 12:55:32 p. m.</t>
   </si>
   <si>
     <t>573153520340</t>
   </si>
   <si>
-    <t>5/3/2026, 5:55:29 p. m.</t>
+    <t>5/3/2026, 12:55:29 p. m.</t>
   </si>
   <si>
     <t>573003203814</t>
   </si>
   <si>
-    <t>5/3/2026, 5:55:27 p. m.</t>
+    <t>5/3/2026, 12:55:27 p. m.</t>
   </si>
   <si>
     <t>573102263888</t>
   </si>
   <si>
-    <t>5/3/2026, 5:55:24 p. m.</t>
+    <t>5/3/2026, 12:55:24 p. m.</t>
   </si>
   <si>
     <t>573214584510</t>
   </si>
   <si>
-    <t>5/3/2026, 5:55:21 p. m.</t>
+    <t>5/3/2026, 12:55:21 p. m.</t>
   </si>
   <si>
     <t>573004600527</t>
   </si>
   <si>
     <t>Gracias por comunicarte con Mío Mío tortas y postres. ¿Cómo podemos ayudarte?</t>
   </si>
   <si>
-    <t>5/3/2026, 5:55:18 p. m.</t>
+    <t>5/3/2026, 12:55:18 p. m.</t>
   </si>
   <si>
     <t>573226822947</t>
   </si>
   <si>
-    <t>5/3/2026, 5:55:16 p. m.</t>
+    <t>5/3/2026, 12:55:16 p. m.</t>
   </si>
   <si>
     <t>573192934901</t>
   </si>
   <si>
-    <t>5/3/2026, 5:55:13 p. m.</t>
+    <t>5/3/2026, 12:55:13 p. m.</t>
   </si>
   <si>
     <t>573133925494</t>
   </si>
   <si>
-    <t>5/3/2026, 5:55:10 p. m.</t>
+    <t>5/3/2026, 12:55:10 p. m.</t>
   </si>
   <si>
     <t>573052630033</t>
   </si>
   <si>
-    <t>5/3/2026, 5:55:07 p. m.</t>
+    <t>5/3/2026, 12:55:07 p. m.</t>
   </si>
   <si>
     <t>573152214137</t>
   </si>
   <si>
-    <t>5/3/2026, 5:55:05 p. m.</t>
+    <t>5/3/2026, 12:55:05 p. m.</t>
   </si>
   <si>
     <t>573212508016</t>
   </si>
   <si>
-    <t>5/3/2026, 5:55:02 p. m.</t>
+    <t>5/3/2026, 12:55:02 p. m.</t>
   </si>
   <si>
     <t>573204622544</t>
   </si>
   <si>
-    <t>5/3/2026, 5:54:59 p. m.</t>
+    <t>5/3/2026, 12:54:59 p. m.</t>
   </si>
   <si>
     <t>573112328315</t>
   </si>
   <si>
-    <t>5/3/2026, 5:54:56 p. m.</t>
+    <t>5/3/2026, 12:54:56 p. m.</t>
   </si>
   <si>
     <t>573232470936</t>
   </si>
   <si>
-    <t>5/3/2026, 5:54:54 p. m.</t>
+    <t>5/3/2026, 12:54:54 p. m.</t>
   </si>
   <si>
     <t>573166691031</t>
   </si>
   <si>
-    <t>5/3/2026, 5:54:51 p. m.</t>
+    <t>5/3/2026, 12:54:51 p. m.</t>
   </si>
   <si>
     <t>573156713479</t>
   </si>
   <si>
-    <t>5/3/2026, 5:54:48 p. m.</t>
+    <t>5/3/2026, 12:54:48 p. m.</t>
   </si>
   <si>
     <t>573108901493</t>
   </si>
   <si>
-    <t>5/3/2026, 5:54:45 p. m.</t>
+    <t>5/3/2026, 12:54:45 p. m.</t>
   </si>
   <si>
     <t>573202898011</t>
   </si>
   <si>
-    <t>5/3/2026, 5:54:43 p. m.</t>
+    <t>5/3/2026, 12:54:43 p. m.</t>
   </si>
   <si>
     <t>573106783335</t>
   </si>
   <si>
-    <t>5/3/2026, 5:54:40 p. m.</t>
+    <t>5/3/2026, 12:54:40 p. m.</t>
   </si>
   <si>
     <t>573143903630</t>
   </si>
   <si>
-    <t>5/3/2026, 5:54:37 p. m.</t>
+    <t>5/3/2026, 12:54:37 p. m.</t>
   </si>
   <si>
     <t>573107355318</t>
   </si>
   <si>
-    <t>5/3/2026, 5:54:35 p. m.</t>
+    <t>5/3/2026, 12:54:35 p. m.</t>
   </si>
   <si>
     <t>573204938146</t>
   </si>
   <si>
-    <t>[audio]</t>
-[...2 lines deleted...]
-    <t>5/3/2026, 5:54:32 p. m.</t>
+    <t>5/3/2026, 12:54:32 p. m.</t>
   </si>
   <si>
     <t>573134154112</t>
   </si>
   <si>
-    <t>5/3/2026, 5:54:29 p. m.</t>
+    <t>5/3/2026, 12:54:29 p. m.</t>
   </si>
   <si>
     <t>573145134761</t>
   </si>
   <si>
-    <t>5/3/2026, 5:54:26 p. m.</t>
+    <t>5/3/2026, 12:54:26 p. m.</t>
   </si>
   <si>
     <t>573132899060</t>
   </si>
   <si>
-    <t>5/3/2026, 5:54:23 p. m.</t>
+    <t>5/3/2026, 12:54:23 p. m.</t>
   </si>
   <si>
     <t>573014894376</t>
   </si>
   <si>
-    <t>5/3/2026, 5:54:21 p. m.</t>
+    <t>5/3/2026, 12:54:21 p. m.</t>
   </si>
   <si>
     <t>573005054599</t>
   </si>
   <si>
-    <t>5/3/2026, 5:54:18 p. m.</t>
+    <t>5/3/2026, 12:54:18 p. m.</t>
   </si>
   <si>
     <t>573127497932</t>
   </si>
   <si>
-    <t>5/3/2026, 5:54:15 p. m.</t>
+    <t>5/3/2026, 12:54:15 p. m.</t>
   </si>
   <si>
     <t>573138530540</t>
   </si>
   <si>
-    <t>5/3/2026, 5:54:13 p. m.</t>
+    <t>5/3/2026, 12:54:13 p. m.</t>
   </si>
   <si>
     <t>573155186790</t>
   </si>
   <si>
-    <t>5/3/2026, 5:54:10 p. m.</t>
+    <t>5/3/2026, 12:54:10 p. m.</t>
   </si>
   <si>
     <t>573164441783</t>
   </si>
   <si>
     <t>Gracias por comunicarte con Nhora peluquería, nuestra dirección Carrera 6N #30N-79 barrio la Ximena</t>
   </si>
   <si>
-    <t>5/3/2026, 5:54:07 p. m.</t>
+    <t>5/3/2026, 12:54:07 p. m.</t>
   </si>
   <si>
     <t>573044877987</t>
   </si>
   <si>
-    <t>5/3/2026, 5:54:04 p. m.</t>
+    <t>5/3/2026, 12:54:04 p. m.</t>
   </si>
   <si>
     <t>573125037896</t>
   </si>
   <si>
-    <t>5/3/2026, 5:54:02 p. m.</t>
+    <t>5/3/2026, 12:54:02 p. m.</t>
   </si>
   <si>
     <t>573165294055</t>
   </si>
   <si>
-    <t>5/3/2026, 5:53:59 p. m.</t>
+    <t>5/3/2026, 12:53:59 p. m.</t>
   </si>
   <si>
     <t>573113151405</t>
   </si>
   <si>
-    <t>5/3/2026, 5:53:56 p. m.</t>
+    <t>5/3/2026, 12:53:56 p. m.</t>
   </si>
   <si>
     <t>573017595410</t>
   </si>
   <si>
-    <t>5/3/2026, 5:53:54 p. m.</t>
+    <t>5/3/2026, 12:53:54 p. m.</t>
   </si>
   <si>
     <t>573233933197</t>
   </si>
   <si>
-    <t>5/3/2026, 5:53:51 p. m.</t>
+    <t>5/3/2026, 12:53:51 p. m.</t>
   </si>
   <si>
     <t>573209754334</t>
   </si>
   <si>
-    <t>5/3/2026, 5:53:48 p. m.</t>
+    <t>5/3/2026, 12:53:48 p. m.</t>
   </si>
   <si>
     <t>573113420013</t>
   </si>
   <si>
-    <t>5/3/2026, 5:53:45 p. m.</t>
+    <t>5/3/2026, 12:53:45 p. m.</t>
   </si>
   <si>
     <t>573116271909</t>
   </si>
   <si>
-    <t>5/3/2026, 5:53:42 p. m.</t>
+    <t>5/3/2026, 12:53:42 p. m.</t>
   </si>
   <si>
     <t>573146129639</t>
   </si>
   <si>
-    <t>5/3/2026, 5:53:39 p. m.</t>
+    <t>5/3/2026, 12:53:39 p. m.</t>
   </si>
   <si>
     <t>573183708972</t>
   </si>
   <si>
-    <t>5/3/2026, 5:53:37 p. m.</t>
+    <t>5/3/2026, 12:53:37 p. m.</t>
   </si>
   <si>
     <t>573148731771</t>
   </si>
   <si>
-    <t>5/3/2026, 5:53:34 p. m.</t>
+    <t>5/3/2026, 12:53:34 p. m.</t>
   </si>
   <si>
     <t>573142589631</t>
   </si>
   <si>
-    <t>5/3/2026, 5:53:31 p. m.</t>
+    <t>5/3/2026, 12:53:31 p. m.</t>
   </si>
   <si>
     <t>573146582495</t>
   </si>
   <si>
     <t>Más adelante no tengo hoy tiempo</t>
   </si>
   <si>
-    <t>5/3/2026, 5:53:28 p. m.</t>
+    <t>5/3/2026, 12:53:28 p. m.</t>
   </si>
   <si>
     <t>573104448558</t>
   </si>
   <si>
-    <t>5/3/2026, 5:53:26 p. m.</t>
+    <t>5/3/2026, 12:53:26 p. m.</t>
   </si>
   <si>
     <t>573117620274</t>
   </si>
   <si>
-    <t>5/3/2026, 5:53:23 p. m.</t>
+    <t>5/3/2026, 12:53:23 p. m.</t>
   </si>
   <si>
     <t>573113971840</t>
   </si>
   <si>
-    <t>5/3/2026, 5:53:20 p. m.</t>
+    <t>5/3/2026, 12:53:20 p. m.</t>
   </si>
   <si>
     <t>573104239539</t>
   </si>
   <si>
-    <t>5/3/2026, 5:53:17 p. m.</t>
+    <t>5/3/2026, 12:53:17 p. m.</t>
   </si>
   <si>
     <t>576012889112</t>
   </si>
   <si>
-    <t>5/3/2026, 5:53:14 p. m.</t>
+    <t>5/3/2026, 12:53:14 p. m.</t>
   </si>
   <si>
     <t>573207789045</t>
   </si>
   <si>
     <t>Por fabor nececito ayuda con el generador de oxigeno que se apagó y en este momento tengo la bala grande y se me está acabando por fabor es urgente muchísimas gracias</t>
   </si>
   <si>
-    <t>5/3/2026, 5:53:11 p. m.</t>
+    <t>5/3/2026, 12:53:11 p. m.</t>
   </si>
   <si>
     <t>573016002170</t>
   </si>
   <si>
-    <t>5/3/2026, 5:53:09 p. m.</t>
+    <t>5/3/2026, 12:53:09 p. m.</t>
   </si>
   <si>
     <t>573104451312</t>
   </si>
   <si>
-    <t>5/3/2026, 5:53:06 p. m.</t>
+    <t>5/3/2026, 12:53:06 p. m.</t>
   </si>
   <si>
     <t>573116510216</t>
   </si>
   <si>
-    <t>5/3/2026, 5:53:03 p. m.</t>
+    <t>5/3/2026, 12:53:03 p. m.</t>
   </si>
   <si>
     <t>573015014222</t>
   </si>
   <si>
-    <t>5/3/2026, 5:53:01 p. m.</t>
+    <t>5/3/2026, 12:53:01 p. m.</t>
   </si>
   <si>
     <t>573013770881</t>
   </si>
   <si>
-    <t>5/3/2026, 5:52:58 p. m.</t>
+    <t>5/3/2026, 12:52:58 p. m.</t>
   </si>
   <si>
     <t>573153381787</t>
   </si>
   <si>
-    <t>5/3/2026, 5:52:55 p. m.</t>
+    <t>5/3/2026, 12:52:55 p. m.</t>
   </si>
   <si>
     <t>573017846916</t>
   </si>
   <si>
-    <t>5/3/2026, 5:52:53 p. m.</t>
+    <t>5/3/2026, 12:52:53 p. m.</t>
   </si>
   <si>
     <t>573008293190</t>
   </si>
   <si>
-    <t>5/3/2026, 5:52:50 p. m.</t>
+    <t>5/3/2026, 12:52:50 p. m.</t>
   </si>
   <si>
     <t>573107068227</t>
   </si>
   <si>
-    <t>5/3/2026, 5:52:47 p. m.</t>
+    <t>5/3/2026, 12:52:47 p. m.</t>
   </si>
   <si>
     <t>573006151611</t>
   </si>
   <si>
-    <t>5/3/2026, 5:52:44 p. m.</t>
+    <t>5/3/2026, 12:52:44 p. m.</t>
   </si>
   <si>
     <t>573142612334</t>
   </si>
   <si>
-    <t>5/3/2026, 5:52:41 p. m.</t>
+    <t>5/3/2026, 12:52:41 p. m.</t>
   </si>
   <si>
     <t>573103413844</t>
   </si>
   <si>
-    <t>5/3/2026, 5:52:39 p. m.</t>
+    <t>5/3/2026, 12:52:39 p. m.</t>
   </si>
   <si>
     <t>573166915265</t>
   </si>
   <si>
-    <t>5/3/2026, 5:52:36 p. m.</t>
+    <t>5/3/2026, 12:52:36 p. m.</t>
   </si>
   <si>
     <t>573045232073</t>
   </si>
   <si>
-    <t>5/3/2026, 5:52:33 p. m.</t>
+    <t>5/3/2026, 12:52:33 p. m.</t>
   </si>
   <si>
     <t>573115138106</t>
   </si>
   <si>
-    <t>5/3/2026, 5:52:30 p. m.</t>
+    <t>5/3/2026, 12:52:30 p. m.</t>
   </si>
   <si>
     <t>573218290496</t>
   </si>
   <si>
-    <t>5/3/2026, 5:52:28 p. m.</t>
+    <t>5/3/2026, 12:52:28 p. m.</t>
   </si>
   <si>
     <t>573214345960</t>
   </si>
   <si>
-    <t>5/3/2026, 5:52:25 p. m.</t>
+    <t>5/3/2026, 12:52:25 p. m.</t>
   </si>
   <si>
     <t>573203026206</t>
   </si>
   <si>
-    <t>5/3/2026, 5:52:22 p. m.</t>
+    <t>5/3/2026, 12:52:22 p. m.</t>
   </si>
   <si>
     <t>573167406968</t>
   </si>
   <si>
-    <t>5/3/2026, 5:52:19 p. m.</t>
+    <t>5/3/2026, 12:52:19 p. m.</t>
   </si>
   <si>
     <t>573144120151</t>
   </si>
   <si>
-    <t>5/3/2026, 5:52:16 p. m.</t>
+    <t>5/3/2026, 12:52:16 p. m.</t>
   </si>
   <si>
     <t>573008013693</t>
   </si>
   <si>
-    <t>5/3/2026, 5:52:14 p. m.</t>
+    <t>5/3/2026, 12:52:14 p. m.</t>
   </si>
   <si>
     <t>573166086601</t>
   </si>
   <si>
-    <t>5/3/2026, 5:52:10 p. m.</t>
+    <t>5/3/2026, 12:52:10 p. m.</t>
   </si>
   <si>
     <t>573203603958</t>
   </si>
   <si>
-    <t>5/3/2026, 5:52:08 p. m.</t>
+    <t>5/3/2026, 12:52:08 p. m.</t>
   </si>
   <si>
     <t>573146150342</t>
   </si>
   <si>
-    <t>5/3/2026, 5:52:05 p. m.</t>
+    <t>5/3/2026, 12:52:05 p. m.</t>
   </si>
   <si>
     <t>573124765963</t>
   </si>
   <si>
-    <t>5/3/2026, 5:52:01 p. m.</t>
+    <t>5/3/2026, 12:52:01 p. m.</t>
   </si>
   <si>
     <t>573103902634</t>
   </si>
   <si>
-    <t>5/3/2026, 5:51:59 p. m.</t>
+    <t>5/3/2026, 12:51:59 p. m.</t>
   </si>
   <si>
     <t>573244648489</t>
   </si>
   <si>
-    <t>5/3/2026, 5:51:56 p. m.</t>
+    <t>5/3/2026, 12:51:56 p. m.</t>
   </si>
   <si>
     <t>573223802871</t>
   </si>
   <si>
-    <t>5/3/2026, 5:51:53 p. m.</t>
+    <t>5/3/2026, 12:51:53 p. m.</t>
   </si>
   <si>
     <t>573132251082</t>
   </si>
   <si>
-    <t>5/3/2026, 5:51:50 p. m.</t>
+    <t>5/3/2026, 12:51:50 p. m.</t>
   </si>
   <si>
     <t>573134500486</t>
   </si>
   <si>
     <t>Termina a las 7 pm</t>
   </si>
   <si>
-    <t>5/3/2026, 5:51:47 p. m.</t>
+    <t>5/3/2026, 12:51:47 p. m.</t>
   </si>
   <si>
     <t>573175291267</t>
   </si>
   <si>
-    <t>5/3/2026, 5:51:44 p. m.</t>
+    <t>5/3/2026, 12:51:44 p. m.</t>
   </si>
   <si>
     <t>573136151098</t>
   </si>
   <si>
-    <t>5/3/2026, 5:51:41 p. m.</t>
+    <t>5/3/2026, 12:51:41 p. m.</t>
   </si>
   <si>
     <t>573006561674</t>
   </si>
   <si>
-    <t>5/3/2026, 5:51:39 p. m.</t>
+    <t>5/3/2026, 12:51:39 p. m.</t>
   </si>
   <si>
     <t>573229195203</t>
   </si>
   <si>
-    <t>5/3/2026, 5:51:36 p. m.</t>
+    <t>5/3/2026, 12:51:36 p. m.</t>
   </si>
   <si>
     <t>573227644459</t>
   </si>
   <si>
-    <t>5/3/2026, 5:51:33 p. m.</t>
+    <t>5/3/2026, 12:51:33 p. m.</t>
   </si>
   <si>
     <t>573118327748</t>
   </si>
   <si>
-    <t>5/3/2026, 5:51:30 p. m.</t>
+    <t>5/3/2026, 12:51:30 p. m.</t>
   </si>
   <si>
     <t>573007116838</t>
   </si>
   <si>
-    <t>5/3/2026, 5:51:28 p. m.</t>
+    <t>5/3/2026, 12:51:28 p. m.</t>
   </si>
   <si>
     <t>573057037295</t>
   </si>
   <si>
-    <t>5/3/2026, 5:51:25 p. m.</t>
+    <t>5/3/2026, 12:51:25 p. m.</t>
   </si>
   <si>
     <t>573219680145</t>
   </si>
   <si>
-    <t>5/3/2026, 5:51:22 p. m.</t>
+    <t>5/3/2026, 12:51:22 p. m.</t>
   </si>
   <si>
     <t>573115210569</t>
   </si>
   <si>
-    <t>5/3/2026, 5:51:19 p. m.</t>
+    <t>5/3/2026, 12:51:19 p. m.</t>
   </si>
   <si>
     <t>573102099308</t>
   </si>
   <si>
-    <t>5/3/2026, 5:51:16 p. m.</t>
+    <t>5/3/2026, 12:51:16 p. m.</t>
   </si>
   <si>
     <t>573144750659</t>
   </si>
   <si>
     <t>Marleny</t>
   </si>
   <si>
-    <t>5/3/2026, 5:51:13 p. m.</t>
+    <t>5/3/2026, 12:51:13 p. m.</t>
   </si>
   <si>
     <t>573203452586</t>
   </si>
   <si>
-    <t>5/3/2026, 5:51:10 p. m.</t>
+    <t>5/3/2026, 12:51:10 p. m.</t>
   </si>
   <si>
     <t>573015867511</t>
   </si>
   <si>
-    <t>5/3/2026, 5:51:07 p. m.</t>
+    <t>5/3/2026, 12:51:07 p. m.</t>
   </si>
   <si>
     <t>573006719270</t>
   </si>
   <si>
-    <t>5/3/2026, 5:51:04 p. m.</t>
+    <t>5/3/2026, 12:51:04 p. m.</t>
   </si>
   <si>
     <t>573054179460</t>
   </si>
   <si>
-    <t>5/3/2026, 5:51:01 p. m.</t>
+    <t>5/3/2026, 12:51:01 p. m.</t>
   </si>
   <si>
     <t>573003033600</t>
   </si>
   <si>
-    <t>5/3/2026, 11:14:58 a. m.</t>
-[...14 lines deleted...]
-    <t>28/2/2026, 10:06:50 p. m.</t>
+    <t>5/3/2026, 6:14:58 a. m.</t>
+  </si>
+  <si>
+    <t>5/3/2026, 6:00:19 a. m.</t>
+  </si>
+  <si>
+    <t>5/3/2026, 6:00:16 a. m.</t>
+  </si>
+  <si>
+    <t>5/3/2026, 3:41:49 a. m.</t>
+  </si>
+  <si>
+    <t>4/3/2026, 5:58:05 p. m.</t>
+  </si>
+  <si>
+    <t>28/2/2026, 5:06:50 p. m.</t>
   </si>
   <si>
     <t>alqueria_final</t>
   </si>
   <si>
-    <t>28/2/2026, 10:06:18 p. m.</t>
+    <t>28/2/2026, 5:06:18 p. m.</t>
   </si>
   <si>
     <t>Camilo</t>
   </si>
   <si>
-    <t>28/2/2026, 10:00:26 p. m.</t>
+    <t>28/2/2026, 5:00:26 p. m.</t>
   </si>
   <si>
     <t>Camargocristiancamilo11@gmail.com</t>
   </si>
   <si>
-    <t>28/2/2026, 9:59:27 p. m.</t>
-[...8 lines deleted...]
-    <t>28/2/2026, 10:37:23 a. m.</t>
+    <t>28/2/2026, 4:59:27 p. m.</t>
+  </si>
+  <si>
+    <t>28/2/2026, 5:37:25 a. m.</t>
+  </si>
+  <si>
+    <t>28/2/2026, 5:37:23 a. m.</t>
   </si>
   <si>
     <t>573115726341</t>
   </si>
   <si>
     <t>Llego</t>
   </si>
   <si>
-    <t>28/2/2026, 10:26:25 a. m.</t>
-[...2 lines deleted...]
-    <t>28/2/2026, 10:03:07 a. m.</t>
+    <t>28/2/2026, 5:26:25 a. m.</t>
+  </si>
+  <si>
+    <t>28/2/2026, 5:03:07 a. m.</t>
+  </si>
+  <si>
+    <t>¡Hola!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -2931,51 +2943,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F414"/>
+  <dimension ref="A1:F415"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
     <col min="3" max="3" width="25" customWidth="1"/>
     <col min="4" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="30" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -3006,7453 +3018,7479 @@
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3">
         <v>51.25</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E4">
         <v>51.25</v>
       </c>
       <c r="F4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E5">
         <v>51.25</v>
       </c>
       <c r="F5" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B6" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>9</v>
       </c>
       <c r="E6">
         <v>51.25</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B7" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7">
         <v>51.25</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B8" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>9</v>
       </c>
       <c r="E8">
         <v>51.25</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B9" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E9">
         <v>51.25</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B10" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E10">
         <v>51.25</v>
+      </c>
+      <c r="F10" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="E11">
         <v>51.25</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C12" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
         <v>9</v>
       </c>
       <c r="E12">
         <v>51.25</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C13" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D13" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E13">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B14" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C14" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E14">
         <v>51.25</v>
+      </c>
+      <c r="F14" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C15" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E15">
         <v>51.25</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B16" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C16" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D16" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E16">
         <v>51.25</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B17" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C17" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D17" t="s">
         <v>9</v>
       </c>
       <c r="E17">
         <v>51.25</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B18" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C18" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D18" t="s">
         <v>9</v>
       </c>
       <c r="E18">
         <v>51.25</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B19" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C19" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D19" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="E19">
         <v>51.25</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B20" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C20" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D20" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E20">
         <v>51.25</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B21" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C21" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D21" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="E21">
         <v>51.25</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B22" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C22" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D22" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E22">
         <v>51.25</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B23" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C23" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D23" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="E23">
         <v>51.25</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B24" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C24" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D24" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E24">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B25" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C25" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D25" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E25">
         <v>51.25</v>
+      </c>
+      <c r="F25" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B26" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C26" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D26" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="E26">
         <v>51.25</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B27" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C27" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D27" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="E27">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B28" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C28" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D28" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E28">
         <v>51.25</v>
+      </c>
+      <c r="F28" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B29" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C29" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D29" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E29">
         <v>51.25</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B30" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C30" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D30" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="E30">
         <v>51.25</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B31" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C31" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D31" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E31">
         <v>51.25</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B32" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C32" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D32" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E32">
         <v>51.25</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B33" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C33" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D33" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E33">
         <v>51.25</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B34" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C34" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D34" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E34">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B35" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C35" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D35" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="E35">
         <v>51.25</v>
+      </c>
+      <c r="F35" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B36" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C36" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D36" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E36">
         <v>51.25</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B37" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C37" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D37" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E37">
         <v>51.25</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B38" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C38" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D38" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E38">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B39" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C39" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D39" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E39">
         <v>51.25</v>
+      </c>
+      <c r="F39" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B40" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C40" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D40" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E40">
         <v>51.25</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B41" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C41" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D41" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E41">
         <v>51.25</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B42" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C42" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D42" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E42">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B43" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C43" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D43" t="s">
         <v>9</v>
       </c>
       <c r="E43">
         <v>51.25</v>
       </c>
       <c r="F43" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B44" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C44" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D44" t="s">
         <v>9</v>
       </c>
       <c r="E44">
         <v>51.25</v>
       </c>
       <c r="F44" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B45" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C45" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D45" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="E45">
         <v>51.25</v>
+      </c>
+      <c r="F45" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B46" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C46" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D46" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="E46">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B47" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C47" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D47" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E47">
         <v>51.25</v>
+      </c>
+      <c r="F47" t="s">
+        <v>108</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B48" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C48" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D48" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E48">
         <v>51.25</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B49" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C49" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D49" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E49">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B50" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C50" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D50" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E50">
         <v>51.25</v>
+      </c>
+      <c r="F50" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B51" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C51" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D51" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E51">
         <v>51.25</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B52" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C52" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D52" t="s">
         <v>9</v>
       </c>
       <c r="E52">
         <v>51.25</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B53" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C53" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D53" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E53">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B54" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C54" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D54" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E54">
         <v>51.25</v>
       </c>
       <c r="F54" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B55" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C55" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D55" t="s">
         <v>9</v>
       </c>
       <c r="E55">
         <v>51.25</v>
+      </c>
+      <c r="F55" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B56" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C56" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D56" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E56">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B57" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C57" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D57" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E57">
         <v>51.25</v>
+      </c>
+      <c r="F57" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B58" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C58" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D58" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E58">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B59" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C59" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D59" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="E59">
         <v>51.25</v>
+      </c>
+      <c r="F59" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B60" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C60" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D60" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E60">
         <v>51.25</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B61" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C61" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D61" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E61">
         <v>51.25</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B62" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C62" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D62" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="E62">
         <v>51.25</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B63" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C63" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D63" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="E63">
         <v>51.25</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B64" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C64" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D64" t="s">
         <v>9</v>
       </c>
       <c r="E64">
         <v>51.25</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B65" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C65" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D65" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="E65">
         <v>51.25</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B66" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C66" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D66" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E66">
         <v>51.25</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B67" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C67" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D67" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="E67">
         <v>51.25</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B68" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C68" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D68" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E68">
         <v>51.25</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B69" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C69" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D69" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E69">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B70" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C70" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D70" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="E70">
         <v>51.25</v>
+      </c>
+      <c r="F70" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B71" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C71" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D71" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E71">
         <v>51.25</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B72" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C72" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D72" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E72">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B73" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C73" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D73" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E73">
         <v>51.25</v>
+      </c>
+      <c r="F73" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B74" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C74" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D74" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E74">
         <v>51.25</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B75" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C75" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D75" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="E75">
         <v>51.25</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B76" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C76" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D76" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="E76">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B77" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C77" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D77" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E77">
         <v>51.25</v>
+      </c>
+      <c r="F77" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B78" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C78" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D78" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E78">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B79" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C79" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D79" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E79">
         <v>51.25</v>
+      </c>
+      <c r="F79" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B80" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C80" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D80" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E80">
         <v>51.25</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B81" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C81" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D81" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E81">
         <v>51.25</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B82" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C82" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D82" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="E82">
         <v>51.25</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B83" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C83" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D83" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="E83">
         <v>51.25</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B84" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C84" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D84" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E84">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B85" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C85" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D85" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E85">
         <v>51.25</v>
       </c>
       <c r="F85" t="s">
-        <v>21</v>
+        <v>185</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B86" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C86" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D86" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E86">
         <v>51.25</v>
+      </c>
+      <c r="F86" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B87" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C87" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D87" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E87">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B88" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C88" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D88" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E88">
         <v>51.25</v>
+      </c>
+      <c r="F88" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B89" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C89" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D89" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E89">
         <v>51.25</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B90" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C90" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D90" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E90">
         <v>51.25</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B91" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C91" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D91" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E91">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B92" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C92" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D92" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E92">
         <v>51.25</v>
+      </c>
+      <c r="F92" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B93" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C93" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D93" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E93">
         <v>51.25</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B94" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C94" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D94" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="E94">
         <v>51.25</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B95" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C95" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D95" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E95">
         <v>51.25</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B96" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C96" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D96" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E96">
         <v>51.25</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B97" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C97" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D97" t="s">
         <v>9</v>
       </c>
       <c r="E97">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B98" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C98" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D98" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E98">
         <v>51.25</v>
       </c>
       <c r="F98" t="s">
-        <v>181</v>
+        <v>25</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B99" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C99" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D99" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E99">
         <v>51.25</v>
       </c>
       <c r="F99" t="s">
-        <v>21</v>
+        <v>185</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B100" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C100" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D100" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E100">
         <v>51.25</v>
+      </c>
+      <c r="F100" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B101" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C101" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D101" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="E101">
         <v>51.25</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B102" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C102" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D102" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="E102">
         <v>51.25</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B103" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C103" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D103" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="E103">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B104" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C104" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D104" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E104">
         <v>51.25</v>
+      </c>
+      <c r="F104" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B105" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C105" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D105" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E105">
         <v>51.25</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B106" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C106" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D106" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="E106">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B107" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C107" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D107" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="E107">
         <v>51.25</v>
+      </c>
+      <c r="F107" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B108" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C108" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D108" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E108">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B109" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C109" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D109" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E109">
         <v>51.25</v>
+      </c>
+      <c r="F109" t="s">
+        <v>185</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B110" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C110" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D110" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E110">
         <v>51.25</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B111" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C111" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D111" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E111">
         <v>51.25</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B112" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C112" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D112" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="E112">
         <v>51.25</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B113" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C113" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D113" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="E113">
         <v>51.25</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B114" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C114" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D114" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="E114">
         <v>51.25</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B115" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C115" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D115" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="E115">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B116" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C116" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D116" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="E116">
         <v>51.25</v>
+      </c>
+      <c r="F116" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B117" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C117" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D117" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="E117">
         <v>51.25</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B118" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="C118" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D118" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E118">
         <v>51.25</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B119" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C119" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D119" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E119">
         <v>51.25</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B120" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C120" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D120" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E120">
         <v>51.25</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B121" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="C121" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D121" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E121">
         <v>51.25</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="B122" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="C122" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D122" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E122">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B123" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C123" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D123" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E123">
         <v>51.25</v>
+      </c>
+      <c r="F123" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B124" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="C124" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D124" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E124">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B125" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="C125" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D125" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="E125">
         <v>51.25</v>
+      </c>
+      <c r="F125" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B126" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C126" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D126" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="E126">
         <v>51.25</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B127" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="C127" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D127" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="E127">
         <v>51.25</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B128" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="C128" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D128" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E128">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B129" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C129" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D129" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E129">
         <v>51.25</v>
+      </c>
+      <c r="F129" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B130" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C130" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D130" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E130">
         <v>51.25</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B131" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="C131" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D131" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="E131">
         <v>51.25</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B132" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="C132" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D132" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="E132">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B133" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C133" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D133" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E133">
         <v>51.25</v>
       </c>
       <c r="F133" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B134" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C134" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D134" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E134">
         <v>51.25</v>
       </c>
       <c r="F134" t="s">
-        <v>282</v>
+        <v>25</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B135" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C135" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D135" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E135">
         <v>51.25</v>
+      </c>
+      <c r="F135" t="s">
+        <v>286</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B136" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C136" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D136" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E136">
         <v>51.25</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="B137" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="C137" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D137" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E137">
         <v>51.25</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B138" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C138" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D138" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="E138">
         <v>51.25</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B139" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C139" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D139" t="s">
         <v>9</v>
       </c>
       <c r="E139">
         <v>51.25</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="B140" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C140" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D140" t="s">
         <v>9</v>
       </c>
       <c r="E140">
         <v>51.25</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="B141" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="C141" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D141" t="s">
         <v>9</v>
       </c>
       <c r="E141">
         <v>51.25</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="B142" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C142" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D142" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="E142">
         <v>51.25</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="B143" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="C143" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D143" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="E143">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="B144" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="C144" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D144" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="E144">
         <v>51.25</v>
       </c>
       <c r="F144" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B145" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="C145" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D145" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E145">
         <v>51.25</v>
+      </c>
+      <c r="F145" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="B146" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C146" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D146" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E146">
         <v>51.25</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B147" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="C147" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D147" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="E147">
         <v>51.25</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B148" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C148" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D148" t="s">
         <v>9</v>
       </c>
       <c r="E148">
         <v>51.25</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B149" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="C149" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D149" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="E149">
         <v>51.25</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B150" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="C150" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D150" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E150">
         <v>51.25</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B151" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="C151" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D151" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E151">
         <v>51.25</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B152" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C152" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D152" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E152">
         <v>51.25</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="B153" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="C153" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D153" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E153">
         <v>51.25</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B154" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="C154" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D154" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="E154">
         <v>51.25</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B155" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="C155" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D155" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E155">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B156" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="C156" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D156" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E156">
         <v>51.25</v>
       </c>
       <c r="F156" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B157" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C157" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D157" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E157">
         <v>51.25</v>
+      </c>
+      <c r="F157" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B158" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="C158" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D158" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E158">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B159" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="C159" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D159" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E159">
         <v>51.25</v>
       </c>
       <c r="F159" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B160" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="C160" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D160" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E160">
         <v>51.25</v>
       </c>
       <c r="F160" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="B161" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="C161" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D161" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E161">
         <v>51.25</v>
       </c>
       <c r="F161" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="B162" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C162" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D162" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E162">
         <v>51.25</v>
       </c>
       <c r="F162" t="s">
-        <v>181</v>
+        <v>25</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="B163" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="C163" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D163" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="E163">
         <v>51.25</v>
+      </c>
+      <c r="F163" t="s">
+        <v>185</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="B164" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="C164" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D164" t="s">
         <v>9</v>
       </c>
       <c r="E164">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B165" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="C165" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D165" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="E165">
         <v>51.25</v>
+      </c>
+      <c r="F165" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="B166" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="C166" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D166" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E166">
         <v>51.25</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="B167" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="C167" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D167" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E167">
         <v>51.25</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B168" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="C168" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D168" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E168">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B169" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C169" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D169" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E169">
         <v>51.25</v>
+      </c>
+      <c r="F169" t="s">
+        <v>355</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="B170" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="C170" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D170" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E170">
         <v>51.25</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="B171" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="C171" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D171" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E171">
         <v>51.25</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B172" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="C172" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D172" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E172">
         <v>51.25</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="B173" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="C173" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D173" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E173">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="B174" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="C174" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D174" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E174">
         <v>51.25</v>
+      </c>
+      <c r="F174" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="B175" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="C175" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D175" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E175">
         <v>51.25</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="B176" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="C176" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D176" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E176">
         <v>51.25</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="B177" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="C177" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D177" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="E177">
         <v>51.25</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B178" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="C178" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D178" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E178">
         <v>51.25</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="B179" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="C179" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D179" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="E179">
         <v>51.25</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="B180" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="C180" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D180" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E180">
         <v>51.25</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B181" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="C181" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D181" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E181">
         <v>51.25</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="B182" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="C182" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D182" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="E182">
         <v>51.25</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="B183" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="C183" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D183" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="E183">
         <v>51.25</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="B184" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="C184" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D184" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E184">
         <v>51.25</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="B185" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="C185" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D185" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E185">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="B186" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="C186" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D186" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="E186">
         <v>51.25</v>
+      </c>
+      <c r="F186" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="B187" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="C187" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D187" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="E187">
         <v>51.25</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B188" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="C188" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D188" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E188">
         <v>51.25</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="B189" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="C189" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D189" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E189">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="B190" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="C190" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D190" t="s">
         <v>9</v>
       </c>
       <c r="E190">
         <v>51.25</v>
+      </c>
+      <c r="F190" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="B191" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="C191" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D191" t="s">
         <v>9</v>
       </c>
       <c r="E191">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B192" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="C192" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D192" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="E192">
         <v>51.25</v>
+      </c>
+      <c r="F192" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="B193" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="C193" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D193" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E193">
         <v>51.25</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="B194" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="C194" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D194" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E194">
         <v>51.25</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="B195" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="C195" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D195" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="E195">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B196" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="C196" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D196" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="E196">
         <v>51.25</v>
+      </c>
+      <c r="F196" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="B197" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C197" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D197" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E197">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B198" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="C198" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D198" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E198">
         <v>51.25</v>
+      </c>
+      <c r="F198" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="B199" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="C199" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D199" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E199">
         <v>51.25</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="B200" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="C200" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D200" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="E200">
         <v>51.25</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="B201" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="C201" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D201" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E201">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B202" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="C202" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D202" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E202">
         <v>51.25</v>
       </c>
       <c r="F202" t="s">
-        <v>420</v>
+        <v>25</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="B203" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C203" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D203" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E203">
         <v>51.25</v>
       </c>
       <c r="F203" t="s">
-        <v>21</v>
+        <v>424</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="B204" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="C204" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D204" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E204">
         <v>51.25</v>
+      </c>
+      <c r="F204" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="B205" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="C205" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D205" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E205">
         <v>51.25</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="B206" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="C206" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D206" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E206">
         <v>51.25</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="B207" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="C207" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D207" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E207">
         <v>51.25</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="B208" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="C208" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D208" t="s">
         <v>9</v>
       </c>
       <c r="E208">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="B209" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="C209" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D209" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="E209">
         <v>51.25</v>
+      </c>
+      <c r="F209" t="s">
+        <v>185</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="B210" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="C210" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D210" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E210">
         <v>51.25</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B211" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="C211" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D211" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E211">
         <v>51.25</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="B212" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="C212" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D212" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E212">
         <v>51.25</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="B213" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="C213" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D213" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E213">
         <v>51.25</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B214" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="C214" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D214" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="E214">
         <v>51.25</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="B215" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="C215" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D215" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E215">
         <v>51.25</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="B216" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="C216" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D216" t="s">
         <v>9</v>
       </c>
       <c r="E216">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="B217" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="C217" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D217" t="s">
         <v>9</v>
       </c>
       <c r="E217">
         <v>51.25</v>
+      </c>
+      <c r="F217" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="B218" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="C218" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D218" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="E218">
         <v>51.25</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="B219" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="C219" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D219" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E219">
         <v>51.25</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="B220" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="C220" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D220" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E220">
         <v>51.25</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="B221" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="C221" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D221" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E221">
         <v>51.25</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="B222" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="C222" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D222" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E222">
         <v>51.25</v>
+      </c>
+      <c r="F222" t="s">
+        <v>463</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="B223" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="C223" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D223" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E223">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="B224" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="C224" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D224" t="s">
         <v>9</v>
       </c>
       <c r="E224">
         <v>51.25</v>
       </c>
       <c r="F224" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="B225" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="C225" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D225" t="s">
         <v>9</v>
       </c>
       <c r="E225">
         <v>51.25</v>
       </c>
       <c r="F225" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="B226" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="C226" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D226" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E226">
         <v>51.25</v>
+      </c>
+      <c r="F226" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="B227" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="C227" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D227" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E227">
         <v>51.25</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="B228" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="C228" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D228" t="s">
         <v>9</v>
       </c>
       <c r="E228">
         <v>51.25</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="B229" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="C229" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D229" t="s">
         <v>9</v>
       </c>
       <c r="E229">
         <v>51.25</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="B230" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="C230" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D230" t="s">
         <v>9</v>
       </c>
       <c r="E230">
         <v>51.25</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="B231" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="C231" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D231" t="s">
         <v>9</v>
       </c>
       <c r="E231">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>479</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="B232" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C232" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D232" t="s">
         <v>9</v>
       </c>
       <c r="E232">
         <v>51.25</v>
+      </c>
+      <c r="F232" t="s">
+        <v>484</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B233" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="C233" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D233" t="s">
         <v>9</v>
       </c>
       <c r="E233">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="B234" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="C234" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D234" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E234">
         <v>51.25</v>
+      </c>
+      <c r="F234" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="B235" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="C235" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D235" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E235">
         <v>51.25</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B236" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="C236" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D236" t="s">
         <v>9</v>
       </c>
       <c r="E236">
         <v>51.25</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="B237" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="C237" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D237" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E237">
         <v>51.25</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="B238" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="C238" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D238" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E238">
         <v>51.25</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="B239" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="C239" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D239" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E239">
         <v>51.25</v>
       </c>
     </row>
     <row r="240" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="B240" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="C240" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D240" t="s">
         <v>9</v>
       </c>
       <c r="E240">
         <v>51.25</v>
       </c>
     </row>
     <row r="241" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="B241" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="C241" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D241" t="s">
         <v>9</v>
       </c>
       <c r="E241">
         <v>51.25</v>
       </c>
     </row>
     <row r="242" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B242" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="C242" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D242" t="s">
         <v>9</v>
       </c>
       <c r="E242">
         <v>51.25</v>
       </c>
     </row>
     <row r="243" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="B243" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="C243" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D243" t="s">
         <v>9</v>
       </c>
       <c r="E243">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="B244" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="C244" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D244" t="s">
         <v>9</v>
       </c>
       <c r="E244">
         <v>51.25</v>
+      </c>
+      <c r="F244" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="245" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="B245" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="C245" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D245" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E245">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="246" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="B246" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="C246" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D246" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E246">
         <v>51.25</v>
+      </c>
+      <c r="F246" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="247" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="B247" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="C247" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D247" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E247">
         <v>51.25</v>
       </c>
     </row>
     <row r="248" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="B248" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="C248" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D248" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E248">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="249" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="B249" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="C249" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D249" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="E249">
         <v>51.25</v>
+      </c>
+      <c r="F249" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="250" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="B250" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="C250" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D250" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E250">
         <v>51.25</v>
       </c>
     </row>
     <row r="251" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="B251" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="C251" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D251" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E251">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="252" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="B252" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="C252" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D252" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E252">
         <v>51.25</v>
       </c>
       <c r="F252" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="253" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B253" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="C253" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D253" t="s">
         <v>9</v>
       </c>
       <c r="E253">
         <v>51.25</v>
       </c>
       <c r="F253" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="254" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="B254" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="C254" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D254" t="s">
         <v>9</v>
       </c>
       <c r="E254">
         <v>51.25</v>
       </c>
       <c r="F254" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="255" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="B255" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="C255" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D255" t="s">
         <v>9</v>
       </c>
       <c r="E255">
         <v>51.25</v>
       </c>
       <c r="F255" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="256" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="B256" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="C256" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D256" t="s">
         <v>9</v>
       </c>
       <c r="E256">
         <v>51.25</v>
+      </c>
+      <c r="F256" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="257" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="B257" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="C257" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D257" t="s">
         <v>9</v>
       </c>
       <c r="E257">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="B258" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="C258" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D258" t="s">
         <v>9</v>
       </c>
       <c r="E258">
         <v>51.25</v>
+      </c>
+      <c r="F258" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="259" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="B259" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="C259" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D259" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E259">
         <v>51.25</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="B260" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="C260" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D260" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E260">
         <v>51.25</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="B261" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="C261" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D261" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E261">
         <v>51.25</v>
       </c>
     </row>
     <row r="262" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="B262" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="C262" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D262" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E262">
         <v>51.25</v>
       </c>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="B263" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="C263" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D263" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E263">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="264" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="B264" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="C264" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D264" t="s">
         <v>9</v>
       </c>
       <c r="E264">
         <v>51.25</v>
       </c>
       <c r="F264" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="265" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="B265" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="C265" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D265" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="E265">
         <v>51.25</v>
+      </c>
+      <c r="F265" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="266" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="B266" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="C266" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D266" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E266">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="267" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="B267" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="C267" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D267" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="E267">
         <v>51.25</v>
+      </c>
+      <c r="F267" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="268" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="B268" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="C268" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D268" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="E268">
         <v>51.25</v>
       </c>
     </row>
     <row r="269" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="B269" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="C269" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D269" t="s">
         <v>9</v>
       </c>
       <c r="E269">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="270" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="B270" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="C270" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D270" t="s">
         <v>9</v>
       </c>
       <c r="E270">
         <v>51.25</v>
+      </c>
+      <c r="F270" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="271" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="B271" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="C271" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D271" t="s">
         <v>9</v>
       </c>
       <c r="E271">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>560</v>
       </c>
     </row>
     <row r="272" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="B272" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="C272" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D272" t="s">
         <v>9</v>
       </c>
       <c r="E272">
         <v>51.25</v>
       </c>
       <c r="F272" t="s">
-        <v>21</v>
+        <v>565</v>
       </c>
     </row>
     <row r="273" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="B273" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="C273" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D273" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E273">
         <v>51.25</v>
+      </c>
+      <c r="F273" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="274" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="B274" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="C274" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D274" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E274">
         <v>51.25</v>
       </c>
     </row>
     <row r="275" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="B275" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="C275" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D275" t="s">
         <v>9</v>
       </c>
       <c r="E275">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="276" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="B276" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="C276" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D276" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="E276">
         <v>51.25</v>
+      </c>
+      <c r="F276" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="277" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="B277" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="C277" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D277" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E277">
         <v>51.25</v>
       </c>
     </row>
     <row r="278" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="B278" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="C278" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D278" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E278">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="279" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="B279" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="C279" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D279" t="s">
         <v>9</v>
       </c>
       <c r="E279">
         <v>51.25</v>
       </c>
       <c r="F279" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="280" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="B280" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="C280" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D280" t="s">
         <v>9</v>
       </c>
       <c r="E280">
         <v>51.25</v>
+      </c>
+      <c r="F280" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="281" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="B281" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="C281" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D281" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="E281">
         <v>51.25</v>
       </c>
     </row>
     <row r="282" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="B282" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="C282" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D282" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E282">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="283" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="B283" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="C283" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D283" t="s">
         <v>9</v>
       </c>
       <c r="E283">
         <v>51.25</v>
+      </c>
+      <c r="F283" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="284" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="B284" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="C284" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D284" t="s">
         <v>9</v>
       </c>
       <c r="E284">
         <v>51.25</v>
       </c>
     </row>
     <row r="285" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="B285" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="C285" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D285" t="s">
         <v>9</v>
       </c>
       <c r="E285">
         <v>51.25</v>
       </c>
     </row>
     <row r="286" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="B286" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="C286" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D286" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E286">
         <v>51.25</v>
       </c>
     </row>
     <row r="287" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="B287" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="C287" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D287" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E287">
         <v>51.25</v>
       </c>
     </row>
     <row r="288" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="B288" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="C288" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D288" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="E288">
         <v>51.25</v>
       </c>
     </row>
     <row r="289" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="B289" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="C289" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D289" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E289">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="290" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="B290" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="C290" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D290" t="s">
         <v>9</v>
       </c>
       <c r="E290">
         <v>51.25</v>
+      </c>
+      <c r="F290" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="291" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A291" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="B291" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="C291" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D291" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E291">
         <v>51.25</v>
       </c>
     </row>
     <row r="292" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="B292" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="C292" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D292" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E292">
         <v>51.25</v>
       </c>
     </row>
     <row r="293" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A293" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="B293" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="C293" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D293" t="s">
         <v>9</v>
       </c>
       <c r="E293">
         <v>51.25</v>
       </c>
     </row>
     <row r="294" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="B294" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="C294" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D294" t="s">
         <v>9</v>
       </c>
       <c r="E294">
         <v>51.25</v>
       </c>
     </row>
     <row r="295" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A295" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="B295" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="C295" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D295" t="s">
         <v>9</v>
       </c>
       <c r="E295">
         <v>51.25</v>
       </c>
     </row>
     <row r="296" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A296" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="B296" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="C296" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D296" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E296">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="297" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="B297" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="C297" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D297" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E297">
         <v>51.25</v>
       </c>
       <c r="F297" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="298" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="B298" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="C298" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D298" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="E298">
         <v>51.25</v>
+      </c>
+      <c r="F298" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="299" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="B299" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="C299" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D299" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E299">
         <v>51.25</v>
       </c>
     </row>
     <row r="300" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A300" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="B300" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="C300" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D300" t="s">
         <v>9</v>
       </c>
       <c r="E300">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="301" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A301" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="B301" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="C301" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D301" t="s">
         <v>9</v>
       </c>
       <c r="E301">
         <v>51.25</v>
+      </c>
+      <c r="F301" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="302" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A302" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="B302" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="C302" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D302" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E302">
         <v>51.25</v>
       </c>
     </row>
     <row r="303" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B303" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C303" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D303" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E303">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="304" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="B304" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="C304" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D304" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E304">
         <v>51.25</v>
+      </c>
+      <c r="F304" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="305" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A305" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="B305" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="C305" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D305" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E305">
         <v>51.25</v>
       </c>
     </row>
     <row r="306" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A306" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="B306" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="C306" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D306" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E306">
         <v>51.25</v>
       </c>
     </row>
     <row r="307" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A307" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="B307" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="C307" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D307" t="s">
         <v>9</v>
       </c>
       <c r="E307">
         <v>51.25</v>
       </c>
     </row>
     <row r="308" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A308" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="B308" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="C308" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D308" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E308">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>635</v>
       </c>
     </row>
     <row r="309" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A309" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="B309" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="C309" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D309" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E309">
         <v>51.25</v>
       </c>
       <c r="F309" t="s">
-        <v>21</v>
+        <v>640</v>
       </c>
     </row>
     <row r="310" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A310" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="B310" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="C310" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D310" t="s">
         <v>9</v>
       </c>
       <c r="E310">
         <v>51.25</v>
+      </c>
+      <c r="F310" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="311" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A311" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="B311" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="C311" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D311" t="s">
         <v>9</v>
       </c>
       <c r="E311">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="312" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A312" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="B312" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="C312" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D312" t="s">
         <v>9</v>
       </c>
       <c r="E312">
         <v>51.25</v>
       </c>
       <c r="F312" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="313" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A313" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="B313" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="C313" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D313" t="s">
         <v>9</v>
       </c>
       <c r="E313">
         <v>51.25</v>
+      </c>
+      <c r="F313" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="314" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A314" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="B314" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="C314" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D314" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E314">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="315" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A315" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="B315" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="C315" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D315" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E315">
         <v>51.25</v>
+      </c>
+      <c r="F315" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="316" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A316" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="B316" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="C316" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D316" t="s">
         <v>9</v>
       </c>
       <c r="E316">
         <v>51.25</v>
       </c>
     </row>
     <row r="317" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A317" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="B317" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="C317" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D317" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="E317">
         <v>51.25</v>
       </c>
     </row>
     <row r="318" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A318" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="B318" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="C318" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D318" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E318">
         <v>51.25</v>
       </c>
     </row>
     <row r="319" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A319" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="B319" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="C319" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D319" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="E319">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="320" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A320" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="B320" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="C320" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D320" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="E320">
         <v>51.25</v>
       </c>
       <c r="F320" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
     </row>
     <row r="321" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A321" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="B321" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="C321" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D321" t="s">
         <v>9</v>
       </c>
       <c r="E321">
         <v>51.25</v>
       </c>
       <c r="F321" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="322" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A322" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="B322" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="C322" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D322" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E322">
         <v>51.25</v>
+      </c>
+      <c r="F322" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="323" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A323" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="B323" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="C323" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D323" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E323">
         <v>51.25</v>
       </c>
     </row>
     <row r="324" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A324" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="B324" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="C324" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D324" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E324">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="325" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A325" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="B325" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="C325" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D325" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E325">
         <v>51.25</v>
       </c>
       <c r="F325" t="s">
-        <v>670</v>
+        <v>25</v>
       </c>
     </row>
     <row r="326" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A326" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="B326" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="C326" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D326" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="E326">
         <v>51.25</v>
+      </c>
+      <c r="F326" t="s">
+        <v>463</v>
       </c>
     </row>
     <row r="327" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A327" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="B327" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="C327" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D327" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E327">
         <v>51.25</v>
       </c>
     </row>
     <row r="328" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A328" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="B328" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="C328" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D328" t="s">
         <v>9</v>
       </c>
       <c r="E328">
         <v>51.25</v>
       </c>
     </row>
     <row r="329" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A329" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="B329" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="C329" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D329" t="s">
         <v>9</v>
       </c>
       <c r="E329">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="330" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A330" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="B330" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="C330" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D330" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E330">
         <v>51.25</v>
+      </c>
+      <c r="F330" t="s">
+        <v>185</v>
       </c>
     </row>
     <row r="331" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A331" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="B331" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="C331" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D331" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E331">
         <v>51.25</v>
       </c>
     </row>
     <row r="332" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A332" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="B332" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="C332" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D332" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E332">
         <v>51.25</v>
       </c>
     </row>
     <row r="333" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A333" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="B333" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="C333" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D333" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E333">
         <v>51.25</v>
       </c>
     </row>
     <row r="334" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A334" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="B334" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="C334" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D334" t="s">
         <v>9</v>
       </c>
       <c r="E334">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="335" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A335" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="B335" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="C335" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D335" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="E335">
         <v>51.25</v>
+      </c>
+      <c r="F335" t="s">
+        <v>693</v>
       </c>
     </row>
     <row r="336" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A336" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="B336" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="C336" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D336" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E336">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="337" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A337" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="B337" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="C337" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D337" t="s">
         <v>9</v>
       </c>
       <c r="E337">
         <v>51.25</v>
+      </c>
+      <c r="F337" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="338" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A338" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="B338" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="C338" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D338" t="s">
         <v>9</v>
       </c>
       <c r="E338">
         <v>51.25</v>
       </c>
     </row>
     <row r="339" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A339" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="B339" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="C339" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D339" t="s">
         <v>9</v>
       </c>
       <c r="E339">
         <v>51.25</v>
       </c>
     </row>
     <row r="340" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A340" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="B340" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="C340" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D340" t="s">
         <v>9</v>
       </c>
       <c r="E340">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="341" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A341" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="B341" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="C341" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D341" t="s">
         <v>9</v>
       </c>
       <c r="E341">
         <v>51.25</v>
+      </c>
+      <c r="F341" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="342" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A342" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="B342" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="C342" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D342" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E342">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="343" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A343" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="B343" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="C343" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D343" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E343">
         <v>51.25</v>
       </c>
       <c r="F343" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
     </row>
     <row r="344" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A344" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="B344" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="C344" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D344" t="s">
         <v>9</v>
       </c>
       <c r="E344">
         <v>51.25</v>
+      </c>
+      <c r="F344" t="s">
+        <v>185</v>
       </c>
     </row>
     <row r="345" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A345" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="B345" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="C345" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D345" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E345">
         <v>51.25</v>
       </c>
     </row>
     <row r="346" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A346" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="B346" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="C346" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D346" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E346">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="347" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A347" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="B347" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="C347" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D347" t="s">
         <v>9</v>
       </c>
       <c r="E347">
         <v>51.25</v>
+      </c>
+      <c r="F347" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="348" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A348" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="B348" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="C348" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D348" t="s">
         <v>9</v>
       </c>
       <c r="E348">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="349" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A349" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="B349" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="C349" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D349" t="s">
         <v>9</v>
       </c>
       <c r="E349">
         <v>51.25</v>
       </c>
       <c r="F349" t="s">
-        <v>21</v>
+        <v>722</v>
       </c>
     </row>
     <row r="350" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A350" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="B350" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="C350" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D350" t="s">
         <v>9</v>
       </c>
       <c r="E350">
         <v>51.25</v>
+      </c>
+      <c r="F350" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="351" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A351" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="B351" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="C351" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D351" t="s">
         <v>9</v>
       </c>
       <c r="E351">
         <v>51.25</v>
       </c>
     </row>
     <row r="352" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A352" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="B352" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="C352" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D352" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E352">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="353" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A353" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="B353" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="C353" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D353" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E353">
         <v>51.25</v>
+      </c>
+      <c r="F353" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="354" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A354" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="B354" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="C354" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D354" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E354">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="355" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A355" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="B355" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="C355" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D355" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E355">
         <v>51.25</v>
+      </c>
+      <c r="F355" t="s">
+        <v>735</v>
       </c>
     </row>
     <row r="356" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A356" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="B356" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="C356" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D356" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E356">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="357" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A357" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="B357" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="C357" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D357" t="s">
         <v>9</v>
       </c>
       <c r="E357">
         <v>51.25</v>
+      </c>
+      <c r="F357" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="358" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A358" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="B358" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="C358" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D358" t="s">
         <v>9</v>
       </c>
       <c r="E358">
         <v>51.25</v>
       </c>
     </row>
     <row r="359" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A359" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="B359" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="C359" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D359" t="s">
         <v>9</v>
       </c>
       <c r="E359">
         <v>51.25</v>
       </c>
     </row>
     <row r="360" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A360" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="B360" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="C360" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D360" t="s">
         <v>9</v>
       </c>
       <c r="E360">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="361" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A361" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="B361" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="C361" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D361" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="E361">
         <v>51.25</v>
+      </c>
+      <c r="F361" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="362" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A362" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="B362" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C362" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D362" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="E362">
         <v>51.25</v>
       </c>
     </row>
     <row r="363" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A363" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="B363" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="C363" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D363" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E363">
         <v>51.25</v>
       </c>
     </row>
     <row r="364" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A364" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="B364" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="C364" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D364" t="s">
         <v>9</v>
       </c>
       <c r="E364">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="365" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A365" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="B365" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="C365" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D365" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="E365">
         <v>51.25</v>
+      </c>
+      <c r="F365" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="366" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A366" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="B366" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="C366" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D366" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E366">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="367" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A367" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="B367" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="C367" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D367" t="s">
         <v>9</v>
       </c>
       <c r="E367">
         <v>51.25</v>
       </c>
       <c r="F367" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="368" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A368" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="B368" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="C368" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D368" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="E368">
         <v>51.25</v>
+      </c>
+      <c r="F368" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="369" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A369" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="B369" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="C369" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D369" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E369">
         <v>51.25</v>
       </c>
     </row>
     <row r="370" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A370" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="B370" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="C370" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D370" t="s">
         <v>9</v>
       </c>
       <c r="E370">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="371" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A371" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="B371" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="C371" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D371" t="s">
         <v>9</v>
       </c>
       <c r="E371">
         <v>51.25</v>
+      </c>
+      <c r="F371" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="372" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A372" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="B372" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="C372" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D372" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E372">
         <v>51.25</v>
       </c>
     </row>
     <row r="373" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A373" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="B373" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="C373" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D373" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E373">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="374" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A374" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="B374" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="C374" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D374" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E374">
         <v>51.25</v>
       </c>
       <c r="F374" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="375" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A375" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="B375" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="C375" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D375" t="s">
         <v>9</v>
       </c>
       <c r="E375">
         <v>51.25</v>
+      </c>
+      <c r="F375" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="376" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A376" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="B376" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="C376" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D376" t="s">
         <v>9</v>
       </c>
       <c r="E376">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="377" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A377" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="B377" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="C377" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D377" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E377">
         <v>51.25</v>
       </c>
       <c r="F377" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="378" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A378" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="B378" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="C378" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D378" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E378">
         <v>51.25</v>
+      </c>
+      <c r="F378" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="379" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A379" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="B379" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="C379" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D379" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E379">
         <v>51.25</v>
       </c>
     </row>
     <row r="380" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A380" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="B380" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="C380" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D380" t="s">
         <v>9</v>
       </c>
       <c r="E380">
         <v>51.25</v>
       </c>
     </row>
     <row r="381" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A381" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="B381" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="C381" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D381" t="s">
         <v>9</v>
       </c>
       <c r="E381">
         <v>51.25</v>
       </c>
     </row>
     <row r="382" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A382" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="B382" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="C382" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D382" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="E382">
         <v>51.25</v>
       </c>
     </row>
     <row r="383" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A383" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="B383" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="C383" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D383" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="E383">
         <v>51.25</v>
       </c>
     </row>
     <row r="384" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A384" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="B384" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="C384" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D384" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E384">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>792</v>
       </c>
     </row>
     <row r="385" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A385" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="B385" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="C385" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D385" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E385">
         <v>51.25</v>
+      </c>
+      <c r="F385" t="s">
+        <v>796</v>
       </c>
     </row>
     <row r="386" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A386" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="B386" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="C386" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D386" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E386">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="387" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A387" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="B387" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="C387" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D387" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E387">
         <v>51.25</v>
+      </c>
+      <c r="F387" t="s">
+        <v>185</v>
       </c>
     </row>
     <row r="388" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A388" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="B388" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="C388" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D388" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="E388">
         <v>51.25</v>
       </c>
     </row>
     <row r="389" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A389" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="B389" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="C389" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D389" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E389">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="390" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A390" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="B390" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="C390" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D390" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E390">
         <v>51.25</v>
+      </c>
+      <c r="F390" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="391" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A391" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
       <c r="B391" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="C391" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D391" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="E391">
         <v>51.25</v>
       </c>
     </row>
     <row r="392" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A392" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="B392" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="C392" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D392" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="E392">
         <v>51.25</v>
       </c>
     </row>
     <row r="393" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A393" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="B393" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="C393" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D393" t="s">
         <v>9</v>
       </c>
       <c r="E393">
         <v>51.25</v>
       </c>
     </row>
     <row r="394" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A394" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="B394" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="C394" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D394" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E394">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="395" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A395" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="B395" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="C395" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D395" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E395">
         <v>51.25</v>
+      </c>
+      <c r="F395" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="396" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A396" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="B396" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="C396" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D396" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E396">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>817</v>
       </c>
     </row>
     <row r="397" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A397" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="B397" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="C397" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D397" t="s">
         <v>9</v>
       </c>
       <c r="E397">
         <v>51.25</v>
+      </c>
+      <c r="F397" t="s">
+        <v>821</v>
       </c>
     </row>
     <row r="398" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A398" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="B398" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="C398" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D398" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E398">
         <v>51.25</v>
       </c>
     </row>
     <row r="399" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A399" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="B399" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="C399" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D399" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E399">
         <v>51.25</v>
       </c>
     </row>
     <row r="400" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A400" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="B400" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="C400" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D400" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E400">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="401" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A401" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B401" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="C401" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D401" t="s">
         <v>9</v>
       </c>
       <c r="E401">
         <v>51.25</v>
+      </c>
+      <c r="F401" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="402" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A402" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="B402" t="s">
-        <v>23</v>
+        <v>831</v>
       </c>
       <c r="C402" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D402" t="s">
         <v>9</v>
       </c>
       <c r="E402">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="403" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A403" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
       <c r="B403" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C403" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D403" t="s">
         <v>9</v>
       </c>
       <c r="E403">
         <v>51.25</v>
       </c>
       <c r="F403" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="404" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A404" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="B404" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="C404" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D404" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E404">
         <v>51.25</v>
       </c>
       <c r="F404" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="405" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A405" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="B405" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="C405" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D405" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E405">
         <v>51.25</v>
       </c>
       <c r="F405" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="406" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A406" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
       <c r="B406" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="C406" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D406" t="s">
         <v>9</v>
       </c>
       <c r="E406">
         <v>51.25</v>
       </c>
       <c r="F406" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="407" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A407" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="B407" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C407" t="s">
-        <v>834</v>
+        <v>23</v>
       </c>
       <c r="D407" t="s">
         <v>9</v>
       </c>
       <c r="E407">
         <v>51.25</v>
       </c>
       <c r="F407" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
     </row>
     <row r="408" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A408" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="B408" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C408" t="s">
-        <v>13</v>
+        <v>838</v>
       </c>
       <c r="D408" t="s">
         <v>9</v>
       </c>
       <c r="E408">
         <v>51.25</v>
       </c>
       <c r="F408" t="s">
-        <v>836</v>
+        <v>21</v>
       </c>
     </row>
     <row r="409" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A409" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="B409" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C409" t="s">
-        <v>834</v>
+        <v>17</v>
       </c>
       <c r="D409" t="s">
         <v>9</v>
       </c>
       <c r="E409">
         <v>51.25</v>
       </c>
       <c r="F409" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
     </row>
     <row r="410" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A410" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="B410" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C410" t="s">
-        <v>13</v>
+        <v>838</v>
       </c>
       <c r="D410" t="s">
         <v>9</v>
       </c>
       <c r="E410">
         <v>51.25</v>
       </c>
       <c r="F410" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="411" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A411" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="B411" t="s">
+        <v>12</v>
+      </c>
+      <c r="C411" t="s">
+        <v>17</v>
+      </c>
+      <c r="D411" t="s">
+        <v>9</v>
+      </c>
+      <c r="E411">
+        <v>51.25</v>
+      </c>
+      <c r="F411" t="s">
         <v>7</v>
-      </c>
-[...10 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="412" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A412" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="B412" t="s">
-        <v>843</v>
+        <v>12</v>
       </c>
       <c r="C412" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
       <c r="D412" t="s">
         <v>9</v>
       </c>
       <c r="E412">
         <v>51.25</v>
       </c>
       <c r="F412" t="s">
-        <v>844</v>
+        <v>25</v>
       </c>
     </row>
     <row r="413" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A413" t="s">
         <v>845</v>
       </c>
       <c r="B413" t="s">
-        <v>7</v>
+        <v>846</v>
       </c>
       <c r="C413" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
       <c r="D413" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="E413">
         <v>51.25</v>
       </c>
       <c r="F413" t="s">
-        <v>17</v>
+        <v>847</v>
       </c>
     </row>
     <row r="414" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A414" t="s">
+        <v>848</v>
+      </c>
+      <c r="B414" t="s">
+        <v>12</v>
+      </c>
+      <c r="C414" t="s">
+        <v>838</v>
+      </c>
+      <c r="D414" t="s">
+        <v>42</v>
+      </c>
+      <c r="E414">
+        <v>51.25</v>
+      </c>
+      <c r="F414" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="415" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A415" t="s">
+        <v>849</v>
+      </c>
+      <c r="B415" t="s">
         <v>846</v>
       </c>
-      <c r="B414" t="s">
-[...9 lines deleted...]
-        <v>51.25</v>
+      <c r="C415" t="s">
+        <v>838</v>
+      </c>
+      <c r="D415" t="s">
+        <v>42</v>
+      </c>
+      <c r="E415">
+        <v>51.25</v>
+      </c>
+      <c r="F415" t="s">
+        <v>850</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">