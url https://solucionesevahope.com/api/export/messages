--- v1 (2026-05-19)
+++ v2 (2026-07-04)
@@ -8,113 +8,131 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Reporte CampaÃ±as" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1808" uniqueCount="851">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1823" uniqueCount="856">
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>TelÃ©fono</t>
   </si>
   <si>
     <t>Plantilla</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Costo</t>
   </si>
   <si>
     <t>Respuesta Inicial</t>
   </si>
   <si>
+    <t>22/5/2026, 10:28:04 a. m.</t>
+  </si>
+  <si>
+    <t>573144801489</t>
+  </si>
+  <si>
+    <t>daviplata</t>
+  </si>
+  <si>
+    <t>read</t>
+  </si>
+  <si>
+    <t>Conoce las Mejoras</t>
+  </si>
+  <si>
+    <t>22/5/2026, 8:30:14 a. m.</t>
+  </si>
+  <si>
+    <t>delivered</t>
+  </si>
+  <si>
+    <t>19/5/2026, 10:27:05 a. m.</t>
+  </si>
+  <si>
+    <t>573115726341</t>
+  </si>
+  <si>
+    <t>colfondos</t>
+  </si>
+  <si>
     <t>15/5/2026, 11:15:33 p. m.</t>
   </si>
   <si>
     <t>3144801489</t>
   </si>
   <si>
-    <t>colfondos</t>
-[...4 lines deleted...]
-  <si>
     <t>Sí Acepto</t>
   </si>
   <si>
     <t>27/3/2026, 3:52:46 a. m.</t>
   </si>
   <si>
-    <t>573144801489</t>
-[...1 lines deleted...]
-  <si>
     <t>sura</t>
   </si>
   <si>
     <t>Ver mis seguros</t>
   </si>
   <si>
     <t>6/3/2026, 10:28:43 a. m.</t>
   </si>
   <si>
     <t>573004287164</t>
   </si>
   <si>
     <t>hello_world</t>
   </si>
   <si>
     <t>😨</t>
   </si>
   <si>
     <t>6/3/2026, 10:28:17 a. m.</t>
-  </si>
-[...1 lines deleted...]
-    <t>delivered</t>
   </si>
   <si>
     <t>Hola</t>
   </si>
   <si>
     <t>6/3/2026, 4:55:56 a. m.</t>
   </si>
   <si>
     <t>linde</t>
   </si>
   <si>
     <t>5/3/2026, 1:24:43 p. m.</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>5/3/2026, 1:20:24 p. m.</t>
   </si>
   <si>
     <t>573185483639</t>
   </si>
   <si>
     <t>5/3/2026, 1:09:27 p. m.</t>
   </si>
@@ -2548,53 +2566,50 @@
     <t>28/2/2026, 5:06:50 p. m.</t>
   </si>
   <si>
     <t>alqueria_final</t>
   </si>
   <si>
     <t>28/2/2026, 5:06:18 p. m.</t>
   </si>
   <si>
     <t>Camilo</t>
   </si>
   <si>
     <t>28/2/2026, 5:00:26 p. m.</t>
   </si>
   <si>
     <t>Camargocristiancamilo11@gmail.com</t>
   </si>
   <si>
     <t>28/2/2026, 4:59:27 p. m.</t>
   </si>
   <si>
     <t>28/2/2026, 5:37:25 a. m.</t>
   </si>
   <si>
     <t>28/2/2026, 5:37:23 a. m.</t>
-  </si>
-[...1 lines deleted...]
-    <t>573115726341</t>
   </si>
   <si>
     <t>Llego</t>
   </si>
   <si>
     <t>28/2/2026, 5:26:25 a. m.</t>
   </si>
   <si>
     <t>28/2/2026, 5:03:07 a. m.</t>
   </si>
   <si>
     <t>¡Hola!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -2943,51 +2958,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F415"/>
+  <dimension ref="A1:F418"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
     <col min="3" max="3" width="25" customWidth="1"/>
     <col min="4" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="30" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -2998,7499 +3013,7559 @@
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
         <v>51.25</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E3">
         <v>51.25</v>
       </c>
       <c r="F3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" t="s">
         <v>15</v>
       </c>
-      <c r="B4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
       <c r="E4">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B5" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="C5" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E5">
         <v>51.25</v>
       </c>
       <c r="F5" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B6" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C6" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>9</v>
       </c>
       <c r="E6">
         <v>51.25</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7">
         <v>51.25</v>
       </c>
       <c r="F7" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8">
+        <v>51.25</v>
+      </c>
+      <c r="F8" t="s">
         <v>27</v>
-      </c>
-[...10 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9">
+        <v>51.25</v>
+      </c>
+      <c r="F9" t="s">
         <v>27</v>
-      </c>
-[...10 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E10">
         <v>51.25</v>
       </c>
       <c r="F10" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="E11">
         <v>51.25</v>
+      </c>
+      <c r="F11" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12">
+        <v>51.25</v>
+      </c>
+      <c r="F12" t="s">
         <v>35</v>
-      </c>
-[...7 lines deleted...]
-        <v>51.25</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>37</v>
+        <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D13" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E13">
         <v>51.25</v>
+      </c>
+      <c r="F13" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" t="s">
         <v>38</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
+        <v>29</v>
+      </c>
+      <c r="D14" t="s">
         <v>39</v>
       </c>
-      <c r="C14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E14">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15" t="s">
         <v>41</v>
       </c>
       <c r="C15" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E15">
         <v>51.25</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" t="s">
         <v>43</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D16" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E16">
         <v>51.25</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" t="s">
         <v>45</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E17">
         <v>51.25</v>
+      </c>
+      <c r="F17" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" t="s">
         <v>47</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
+        <v>29</v>
+      </c>
+      <c r="D18" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>9</v>
       </c>
       <c r="E18">
         <v>51.25</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19" t="s">
         <v>50</v>
       </c>
       <c r="C19" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D19" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E19">
         <v>51.25</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>51</v>
       </c>
       <c r="B20" t="s">
         <v>52</v>
       </c>
       <c r="C20" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D20" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E20">
         <v>51.25</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>53</v>
       </c>
       <c r="B21" t="s">
         <v>54</v>
       </c>
       <c r="C21" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D21" t="s">
         <v>9</v>
       </c>
       <c r="E21">
         <v>51.25</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>55</v>
       </c>
       <c r="B22" t="s">
         <v>56</v>
       </c>
       <c r="C22" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D22" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="E22">
         <v>51.25</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>57</v>
       </c>
       <c r="B23" t="s">
         <v>58</v>
       </c>
       <c r="C23" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D23" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="E23">
         <v>51.25</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>59</v>
       </c>
       <c r="B24" t="s">
         <v>60</v>
       </c>
       <c r="C24" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D24" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="E24">
         <v>51.25</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>61</v>
       </c>
       <c r="B25" t="s">
         <v>62</v>
       </c>
       <c r="C25" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D25" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="E25">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>63</v>
       </c>
       <c r="B26" t="s">
         <v>64</v>
       </c>
       <c r="C26" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D26" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="E26">
         <v>51.25</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>65</v>
       </c>
       <c r="B27" t="s">
         <v>66</v>
       </c>
       <c r="C27" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D27" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E27">
         <v>51.25</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>67</v>
       </c>
       <c r="B28" t="s">
         <v>68</v>
       </c>
       <c r="C28" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D28" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="E28">
         <v>51.25</v>
       </c>
       <c r="F28" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
+        <v>69</v>
+      </c>
+      <c r="B29" t="s">
         <v>70</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D29" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="E29">
         <v>51.25</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
+        <v>71</v>
+      </c>
+      <c r="B30" t="s">
         <v>72</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D30" t="s">
         <v>9</v>
       </c>
       <c r="E30">
         <v>51.25</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
+        <v>73</v>
+      </c>
+      <c r="B31" t="s">
         <v>74</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
+        <v>29</v>
+      </c>
+      <c r="D31" t="s">
+        <v>39</v>
+      </c>
+      <c r="E31">
+        <v>51.25</v>
+      </c>
+      <c r="F31" t="s">
         <v>75</v>
-      </c>
-[...7 lines deleted...]
-        <v>51.25</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>76</v>
       </c>
       <c r="B32" t="s">
         <v>77</v>
       </c>
       <c r="C32" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D32" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E32">
         <v>51.25</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>78</v>
       </c>
       <c r="B33" t="s">
         <v>79</v>
       </c>
       <c r="C33" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D33" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E33">
         <v>51.25</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>80</v>
       </c>
       <c r="B34" t="s">
         <v>81</v>
       </c>
       <c r="C34" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D34" t="s">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="E34">
         <v>51.25</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>82</v>
       </c>
       <c r="B35" t="s">
         <v>83</v>
       </c>
       <c r="C35" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D35" t="s">
         <v>9</v>
       </c>
       <c r="E35">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>84</v>
       </c>
       <c r="B36" t="s">
         <v>85</v>
       </c>
       <c r="C36" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D36" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="E36">
         <v>51.25</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>86</v>
       </c>
       <c r="B37" t="s">
         <v>87</v>
       </c>
       <c r="C37" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D37" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E37">
         <v>51.25</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>88</v>
       </c>
       <c r="B38" t="s">
         <v>89</v>
       </c>
       <c r="C38" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D38" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E38">
         <v>51.25</v>
+      </c>
+      <c r="F38" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>90</v>
       </c>
       <c r="B39" t="s">
         <v>91</v>
       </c>
       <c r="C39" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D39" t="s">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="E39">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>92</v>
       </c>
       <c r="B40" t="s">
         <v>93</v>
       </c>
       <c r="C40" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D40" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E40">
         <v>51.25</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>94</v>
       </c>
       <c r="B41" t="s">
         <v>95</v>
       </c>
       <c r="C41" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D41" t="s">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="E41">
         <v>51.25</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>96</v>
       </c>
       <c r="B42" t="s">
         <v>97</v>
       </c>
       <c r="C42" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D42" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E42">
         <v>51.25</v>
+      </c>
+      <c r="F42" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>98</v>
       </c>
       <c r="B43" t="s">
         <v>99</v>
       </c>
       <c r="C43" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D43" t="s">
         <v>9</v>
       </c>
       <c r="E43">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>100</v>
       </c>
       <c r="B44" t="s">
         <v>101</v>
       </c>
       <c r="C44" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D44" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E44">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>102</v>
       </c>
       <c r="B45" t="s">
         <v>103</v>
       </c>
       <c r="C45" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D45" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E45">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>104</v>
       </c>
       <c r="B46" t="s">
         <v>105</v>
       </c>
       <c r="C46" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D46" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E46">
         <v>51.25</v>
+      </c>
+      <c r="F46" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>106</v>
       </c>
       <c r="B47" t="s">
         <v>107</v>
       </c>
       <c r="C47" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D47" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="E47">
         <v>51.25</v>
       </c>
       <c r="F47" t="s">
-        <v>108</v>
+        <v>31</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
+        <v>108</v>
+      </c>
+      <c r="B48" t="s">
         <v>109</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D48" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="E48">
         <v>51.25</v>
+      </c>
+      <c r="F48" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
+        <v>110</v>
+      </c>
+      <c r="B49" t="s">
         <v>111</v>
       </c>
-      <c r="B49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D49" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="E49">
         <v>51.25</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
+        <v>112</v>
+      </c>
+      <c r="B50" t="s">
         <v>113</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
+        <v>29</v>
+      </c>
+      <c r="D50" t="s">
+        <v>39</v>
+      </c>
+      <c r="E50">
+        <v>51.25</v>
+      </c>
+      <c r="F50" t="s">
         <v>114</v>
-      </c>
-[...10 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>115</v>
       </c>
       <c r="B51" t="s">
         <v>116</v>
       </c>
       <c r="C51" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D51" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="E51">
         <v>51.25</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>117</v>
       </c>
       <c r="B52" t="s">
         <v>118</v>
       </c>
       <c r="C52" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D52" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E52">
         <v>51.25</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>119</v>
       </c>
       <c r="B53" t="s">
         <v>120</v>
       </c>
       <c r="C53" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D53" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E53">
         <v>51.25</v>
+      </c>
+      <c r="F53" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>121</v>
       </c>
       <c r="B54" t="s">
         <v>122</v>
       </c>
       <c r="C54" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D54" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E54">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>123</v>
       </c>
       <c r="B55" t="s">
         <v>124</v>
       </c>
       <c r="C55" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D55" t="s">
         <v>9</v>
       </c>
       <c r="E55">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>125</v>
       </c>
       <c r="B56" t="s">
         <v>126</v>
       </c>
       <c r="C56" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D56" t="s">
         <v>9</v>
       </c>
       <c r="E56">
         <v>51.25</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>127</v>
       </c>
       <c r="B57" t="s">
         <v>128</v>
       </c>
       <c r="C57" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D57" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E57">
         <v>51.25</v>
       </c>
       <c r="F57" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>129</v>
       </c>
       <c r="B58" t="s">
         <v>130</v>
       </c>
       <c r="C58" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D58" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E58">
         <v>51.25</v>
+      </c>
+      <c r="F58" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>131</v>
       </c>
       <c r="B59" t="s">
         <v>132</v>
       </c>
       <c r="C59" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D59" t="s">
         <v>9</v>
       </c>
       <c r="E59">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>133</v>
       </c>
       <c r="B60" t="s">
         <v>134</v>
       </c>
       <c r="C60" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D60" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="E60">
         <v>51.25</v>
+      </c>
+      <c r="F60" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>135</v>
       </c>
       <c r="B61" t="s">
         <v>136</v>
       </c>
       <c r="C61" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D61" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="E61">
         <v>51.25</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>137</v>
       </c>
       <c r="B62" t="s">
         <v>138</v>
       </c>
       <c r="C62" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D62" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E62">
         <v>51.25</v>
+      </c>
+      <c r="F62" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>139</v>
       </c>
       <c r="B63" t="s">
         <v>140</v>
       </c>
       <c r="C63" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D63" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E63">
         <v>51.25</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>141</v>
       </c>
       <c r="B64" t="s">
         <v>142</v>
       </c>
       <c r="C64" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D64" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E64">
         <v>51.25</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>143</v>
       </c>
       <c r="B65" t="s">
         <v>144</v>
       </c>
       <c r="C65" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D65" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="E65">
         <v>51.25</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>145</v>
       </c>
       <c r="B66" t="s">
         <v>146</v>
       </c>
       <c r="C66" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D66" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E66">
         <v>51.25</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>147</v>
       </c>
       <c r="B67" t="s">
         <v>148</v>
       </c>
       <c r="C67" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D67" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="E67">
         <v>51.25</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>149</v>
       </c>
       <c r="B68" t="s">
         <v>150</v>
       </c>
       <c r="C68" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D68" t="s">
         <v>9</v>
       </c>
       <c r="E68">
         <v>51.25</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>151</v>
       </c>
       <c r="B69" t="s">
         <v>152</v>
       </c>
       <c r="C69" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D69" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="E69">
         <v>51.25</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>153</v>
       </c>
       <c r="B70" t="s">
         <v>154</v>
       </c>
       <c r="C70" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D70" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E70">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>155</v>
       </c>
       <c r="B71" t="s">
         <v>156</v>
       </c>
       <c r="C71" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D71" t="s">
         <v>9</v>
       </c>
       <c r="E71">
         <v>51.25</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>157</v>
       </c>
       <c r="B72" t="s">
         <v>158</v>
       </c>
       <c r="C72" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D72" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E72">
         <v>51.25</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>159</v>
       </c>
       <c r="B73" t="s">
         <v>160</v>
       </c>
       <c r="C73" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D73" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E73">
         <v>51.25</v>
       </c>
       <c r="F73" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
         <v>161</v>
       </c>
       <c r="B74" t="s">
         <v>162</v>
       </c>
       <c r="C74" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D74" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E74">
         <v>51.25</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>163</v>
       </c>
       <c r="B75" t="s">
         <v>164</v>
       </c>
       <c r="C75" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D75" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="E75">
         <v>51.25</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>165</v>
       </c>
       <c r="B76" t="s">
         <v>166</v>
       </c>
       <c r="C76" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D76" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E76">
         <v>51.25</v>
+      </c>
+      <c r="F76" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
         <v>167</v>
       </c>
       <c r="B77" t="s">
         <v>168</v>
       </c>
       <c r="C77" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D77" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="E77">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
         <v>169</v>
       </c>
       <c r="B78" t="s">
         <v>170</v>
       </c>
       <c r="C78" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D78" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E78">
         <v>51.25</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
         <v>171</v>
       </c>
       <c r="B79" t="s">
         <v>172</v>
       </c>
       <c r="C79" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D79" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E79">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
         <v>173</v>
       </c>
       <c r="B80" t="s">
         <v>174</v>
       </c>
       <c r="C80" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D80" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E80">
         <v>51.25</v>
+      </c>
+      <c r="F80" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
         <v>175</v>
       </c>
       <c r="B81" t="s">
         <v>176</v>
       </c>
       <c r="C81" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D81" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="E81">
         <v>51.25</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>177</v>
       </c>
       <c r="B82" t="s">
         <v>178</v>
       </c>
       <c r="C82" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D82" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="E82">
         <v>51.25</v>
+      </c>
+      <c r="F82" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
         <v>179</v>
       </c>
       <c r="B83" t="s">
         <v>180</v>
       </c>
       <c r="C83" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D83" t="s">
         <v>9</v>
       </c>
       <c r="E83">
         <v>51.25</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
         <v>181</v>
       </c>
       <c r="B84" t="s">
         <v>182</v>
       </c>
       <c r="C84" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D84" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="E84">
         <v>51.25</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
         <v>183</v>
       </c>
       <c r="B85" t="s">
         <v>184</v>
       </c>
       <c r="C85" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D85" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="E85">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
+        <v>185</v>
+      </c>
+      <c r="B86" t="s">
         <v>186</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D86" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E86">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
+        <v>187</v>
+      </c>
+      <c r="B87" t="s">
         <v>188</v>
       </c>
-      <c r="B87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D87" t="s">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="E87">
         <v>51.25</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
+        <v>189</v>
+      </c>
+      <c r="B88" t="s">
         <v>190</v>
       </c>
-      <c r="B88" t="s">
+      <c r="C88" t="s">
+        <v>29</v>
+      </c>
+      <c r="D88" t="s">
+        <v>12</v>
+      </c>
+      <c r="E88">
+        <v>51.25</v>
+      </c>
+      <c r="F88" t="s">
         <v>191</v>
-      </c>
-[...10 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
         <v>192</v>
       </c>
       <c r="B89" t="s">
         <v>193</v>
       </c>
       <c r="C89" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D89" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="E89">
         <v>51.25</v>
+      </c>
+      <c r="F89" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
         <v>194</v>
       </c>
       <c r="B90" t="s">
         <v>195</v>
       </c>
       <c r="C90" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D90" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E90">
         <v>51.25</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
         <v>196</v>
       </c>
       <c r="B91" t="s">
         <v>197</v>
       </c>
       <c r="C91" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D91" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="E91">
         <v>51.25</v>
+      </c>
+      <c r="F91" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
         <v>198</v>
       </c>
       <c r="B92" t="s">
         <v>199</v>
       </c>
       <c r="C92" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D92" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E92">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
         <v>200</v>
       </c>
       <c r="B93" t="s">
         <v>201</v>
       </c>
       <c r="C93" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D93" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E93">
         <v>51.25</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
         <v>202</v>
       </c>
       <c r="B94" t="s">
         <v>203</v>
       </c>
       <c r="C94" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D94" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E94">
         <v>51.25</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
         <v>204</v>
       </c>
       <c r="B95" t="s">
         <v>205</v>
       </c>
       <c r="C95" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D95" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E95">
         <v>51.25</v>
+      </c>
+      <c r="F95" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
         <v>206</v>
       </c>
       <c r="B96" t="s">
         <v>207</v>
       </c>
       <c r="C96" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D96" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E96">
         <v>51.25</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
         <v>208</v>
       </c>
       <c r="B97" t="s">
         <v>209</v>
       </c>
       <c r="C97" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D97" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="E97">
         <v>51.25</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>210</v>
       </c>
       <c r="B98" t="s">
         <v>211</v>
       </c>
       <c r="C98" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D98" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="E98">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>212</v>
       </c>
       <c r="B99" t="s">
         <v>213</v>
       </c>
       <c r="C99" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D99" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E99">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>214</v>
       </c>
       <c r="B100" t="s">
         <v>215</v>
       </c>
       <c r="C100" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D100" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="E100">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
         <v>216</v>
       </c>
       <c r="B101" t="s">
         <v>217</v>
       </c>
       <c r="C101" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D101" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E101">
         <v>51.25</v>
+      </c>
+      <c r="F101" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
         <v>218</v>
       </c>
       <c r="B102" t="s">
         <v>219</v>
       </c>
       <c r="C102" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D102" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="E102">
         <v>51.25</v>
+      </c>
+      <c r="F102" t="s">
+        <v>191</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
         <v>220</v>
       </c>
       <c r="B103" t="s">
         <v>221</v>
       </c>
       <c r="C103" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D103" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E103">
         <v>51.25</v>
+      </c>
+      <c r="F103" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
         <v>222</v>
       </c>
       <c r="B104" t="s">
         <v>223</v>
       </c>
       <c r="C104" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D104" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="E104">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
         <v>224</v>
       </c>
       <c r="B105" t="s">
         <v>225</v>
       </c>
       <c r="C105" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D105" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E105">
         <v>51.25</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
         <v>226</v>
       </c>
       <c r="B106" t="s">
         <v>227</v>
       </c>
       <c r="C106" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D106" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="E106">
         <v>51.25</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
         <v>228</v>
       </c>
       <c r="B107" t="s">
         <v>229</v>
       </c>
       <c r="C107" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D107" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E107">
         <v>51.25</v>
       </c>
       <c r="F107" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
         <v>230</v>
       </c>
       <c r="B108" t="s">
         <v>231</v>
       </c>
       <c r="C108" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D108" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E108">
         <v>51.25</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
         <v>232</v>
       </c>
       <c r="B109" t="s">
         <v>233</v>
       </c>
       <c r="C109" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D109" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="E109">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
         <v>234</v>
       </c>
       <c r="B110" t="s">
         <v>235</v>
       </c>
       <c r="C110" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D110" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="E110">
         <v>51.25</v>
+      </c>
+      <c r="F110" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
         <v>236</v>
       </c>
       <c r="B111" t="s">
         <v>237</v>
       </c>
       <c r="C111" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D111" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E111">
         <v>51.25</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
         <v>238</v>
       </c>
       <c r="B112" t="s">
         <v>239</v>
       </c>
       <c r="C112" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D112" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="E112">
         <v>51.25</v>
+      </c>
+      <c r="F112" t="s">
+        <v>191</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
         <v>240</v>
       </c>
       <c r="B113" t="s">
         <v>241</v>
       </c>
       <c r="C113" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D113" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E113">
         <v>51.25</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
         <v>242</v>
       </c>
       <c r="B114" t="s">
         <v>243</v>
       </c>
       <c r="C114" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D114" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E114">
         <v>51.25</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
         <v>244</v>
       </c>
       <c r="B115" t="s">
         <v>245</v>
       </c>
       <c r="C115" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D115" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E115">
         <v>51.25</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
         <v>246</v>
       </c>
       <c r="B116" t="s">
         <v>247</v>
       </c>
       <c r="C116" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D116" t="s">
         <v>9</v>
       </c>
       <c r="E116">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
         <v>248</v>
       </c>
       <c r="B117" t="s">
         <v>249</v>
       </c>
       <c r="C117" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D117" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="E117">
         <v>51.25</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
         <v>250</v>
       </c>
       <c r="B118" t="s">
         <v>251</v>
       </c>
       <c r="C118" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D118" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E118">
         <v>51.25</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
         <v>252</v>
       </c>
       <c r="B119" t="s">
         <v>253</v>
       </c>
       <c r="C119" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D119" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E119">
         <v>51.25</v>
+      </c>
+      <c r="F119" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
         <v>254</v>
       </c>
       <c r="B120" t="s">
         <v>255</v>
       </c>
       <c r="C120" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D120" t="s">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="E120">
         <v>51.25</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
         <v>256</v>
       </c>
       <c r="B121" t="s">
         <v>257</v>
       </c>
       <c r="C121" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D121" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="E121">
         <v>51.25</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
         <v>258</v>
       </c>
       <c r="B122" t="s">
         <v>259</v>
       </c>
       <c r="C122" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D122" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="E122">
         <v>51.25</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
         <v>260</v>
       </c>
       <c r="B123" t="s">
         <v>261</v>
       </c>
       <c r="C123" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D123" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E123">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
         <v>262</v>
       </c>
       <c r="B124" t="s">
         <v>263</v>
       </c>
       <c r="C124" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D124" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="E124">
         <v>51.25</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
         <v>264</v>
       </c>
       <c r="B125" t="s">
         <v>265</v>
       </c>
       <c r="C125" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D125" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E125">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
         <v>266</v>
       </c>
       <c r="B126" t="s">
         <v>267</v>
       </c>
       <c r="C126" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D126" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="E126">
         <v>51.25</v>
+      </c>
+      <c r="F126" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
         <v>268</v>
       </c>
       <c r="B127" t="s">
         <v>269</v>
       </c>
       <c r="C127" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D127" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="E127">
         <v>51.25</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
         <v>270</v>
       </c>
       <c r="B128" t="s">
         <v>271</v>
       </c>
       <c r="C128" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D128" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="E128">
         <v>51.25</v>
+      </c>
+      <c r="F128" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
         <v>272</v>
       </c>
       <c r="B129" t="s">
         <v>273</v>
       </c>
       <c r="C129" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D129" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E129">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
         <v>274</v>
       </c>
       <c r="B130" t="s">
         <v>275</v>
       </c>
       <c r="C130" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D130" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="E130">
         <v>51.25</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
         <v>276</v>
       </c>
       <c r="B131" t="s">
         <v>277</v>
       </c>
       <c r="C131" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D131" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E131">
         <v>51.25</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
         <v>278</v>
       </c>
       <c r="B132" t="s">
         <v>279</v>
       </c>
       <c r="C132" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D132" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E132">
         <v>51.25</v>
+      </c>
+      <c r="F132" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
         <v>280</v>
       </c>
       <c r="B133" t="s">
         <v>281</v>
       </c>
       <c r="C133" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D133" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E133">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
         <v>282</v>
       </c>
       <c r="B134" t="s">
         <v>283</v>
       </c>
       <c r="C134" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D134" t="s">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="E134">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
         <v>284</v>
       </c>
       <c r="B135" t="s">
         <v>285</v>
       </c>
       <c r="C135" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D135" t="s">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="E135">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
+        <v>286</v>
+      </c>
+      <c r="B136" t="s">
         <v>287</v>
       </c>
-      <c r="B136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C136" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D136" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E136">
         <v>51.25</v>
+      </c>
+      <c r="F136" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
+        <v>288</v>
+      </c>
+      <c r="B137" t="s">
         <v>289</v>
       </c>
-      <c r="B137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C137" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D137" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E137">
         <v>51.25</v>
+      </c>
+      <c r="F137" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
+        <v>290</v>
+      </c>
+      <c r="B138" t="s">
         <v>291</v>
       </c>
-      <c r="B138" t="s">
+      <c r="C138" t="s">
+        <v>29</v>
+      </c>
+      <c r="D138" t="s">
+        <v>12</v>
+      </c>
+      <c r="E138">
+        <v>51.25</v>
+      </c>
+      <c r="F138" t="s">
         <v>292</v>
-      </c>
-[...7 lines deleted...]
-        <v>51.25</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
         <v>293</v>
       </c>
       <c r="B139" t="s">
         <v>294</v>
       </c>
       <c r="C139" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D139" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="E139">
         <v>51.25</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
         <v>295</v>
       </c>
       <c r="B140" t="s">
         <v>296</v>
       </c>
       <c r="C140" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D140" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E140">
         <v>51.25</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
         <v>297</v>
       </c>
       <c r="B141" t="s">
         <v>298</v>
       </c>
       <c r="C141" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D141" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E141">
         <v>51.25</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
         <v>299</v>
       </c>
       <c r="B142" t="s">
         <v>300</v>
       </c>
       <c r="C142" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D142" t="s">
         <v>9</v>
       </c>
       <c r="E142">
         <v>51.25</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
         <v>301</v>
       </c>
       <c r="B143" t="s">
         <v>302</v>
       </c>
       <c r="C143" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D143" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E143">
         <v>51.25</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
         <v>303</v>
       </c>
       <c r="B144" t="s">
         <v>304</v>
       </c>
       <c r="C144" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D144" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="E144">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
         <v>305</v>
       </c>
       <c r="B145" t="s">
         <v>306</v>
       </c>
       <c r="C145" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D145" t="s">
         <v>9</v>
       </c>
       <c r="E145">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
         <v>307</v>
       </c>
       <c r="B146" t="s">
         <v>308</v>
       </c>
       <c r="C146" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D146" t="s">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="E146">
         <v>51.25</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
         <v>309</v>
       </c>
       <c r="B147" t="s">
         <v>310</v>
       </c>
       <c r="C147" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D147" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E147">
         <v>51.25</v>
+      </c>
+      <c r="F147" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
         <v>311</v>
       </c>
       <c r="B148" t="s">
         <v>312</v>
       </c>
       <c r="C148" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D148" t="s">
         <v>9</v>
       </c>
       <c r="E148">
         <v>51.25</v>
+      </c>
+      <c r="F148" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
         <v>313</v>
       </c>
       <c r="B149" t="s">
         <v>314</v>
       </c>
       <c r="C149" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D149" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E149">
         <v>51.25</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
         <v>315</v>
       </c>
       <c r="B150" t="s">
         <v>316</v>
       </c>
       <c r="C150" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D150" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E150">
         <v>51.25</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
         <v>317</v>
       </c>
       <c r="B151" t="s">
         <v>318</v>
       </c>
       <c r="C151" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D151" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E151">
         <v>51.25</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
         <v>319</v>
       </c>
       <c r="B152" t="s">
         <v>320</v>
       </c>
       <c r="C152" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D152" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E152">
         <v>51.25</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
         <v>321</v>
       </c>
       <c r="B153" t="s">
         <v>322</v>
       </c>
       <c r="C153" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D153" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="E153">
         <v>51.25</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
         <v>323</v>
       </c>
       <c r="B154" t="s">
         <v>324</v>
       </c>
       <c r="C154" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D154" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="E154">
         <v>51.25</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
         <v>325</v>
       </c>
       <c r="B155" t="s">
         <v>326</v>
       </c>
       <c r="C155" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D155" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="E155">
         <v>51.25</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
         <v>327</v>
       </c>
       <c r="B156" t="s">
         <v>328</v>
       </c>
       <c r="C156" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D156" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E156">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
         <v>329</v>
       </c>
       <c r="B157" t="s">
         <v>330</v>
       </c>
       <c r="C157" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D157" t="s">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="E157">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
         <v>331</v>
       </c>
       <c r="B158" t="s">
         <v>332</v>
       </c>
       <c r="C158" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D158" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="E158">
         <v>51.25</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
         <v>333</v>
       </c>
       <c r="B159" t="s">
         <v>334</v>
       </c>
       <c r="C159" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D159" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E159">
         <v>51.25</v>
       </c>
       <c r="F159" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
         <v>335</v>
       </c>
       <c r="B160" t="s">
         <v>336</v>
       </c>
       <c r="C160" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D160" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E160">
         <v>51.25</v>
       </c>
       <c r="F160" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
         <v>337</v>
       </c>
       <c r="B161" t="s">
         <v>338</v>
       </c>
       <c r="C161" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D161" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E161">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
         <v>339</v>
       </c>
       <c r="B162" t="s">
         <v>340</v>
       </c>
       <c r="C162" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D162" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E162">
         <v>51.25</v>
       </c>
       <c r="F162" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
         <v>341</v>
       </c>
       <c r="B163" t="s">
         <v>342</v>
       </c>
       <c r="C163" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D163" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="E163">
         <v>51.25</v>
       </c>
       <c r="F163" t="s">
-        <v>185</v>
+        <v>31</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
         <v>343</v>
       </c>
       <c r="B164" t="s">
         <v>344</v>
       </c>
       <c r="C164" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D164" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E164">
         <v>51.25</v>
+      </c>
+      <c r="F164" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
         <v>345</v>
       </c>
       <c r="B165" t="s">
         <v>346</v>
       </c>
       <c r="C165" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D165" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E165">
         <v>51.25</v>
       </c>
       <c r="F165" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
         <v>347</v>
       </c>
       <c r="B166" t="s">
         <v>348</v>
       </c>
       <c r="C166" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D166" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E166">
         <v>51.25</v>
+      </c>
+      <c r="F166" t="s">
+        <v>191</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
         <v>349</v>
       </c>
       <c r="B167" t="s">
         <v>350</v>
       </c>
       <c r="C167" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D167" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E167">
         <v>51.25</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
         <v>351</v>
       </c>
       <c r="B168" t="s">
         <v>352</v>
       </c>
       <c r="C168" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D168" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E168">
         <v>51.25</v>
+      </c>
+      <c r="F168" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
         <v>353</v>
       </c>
       <c r="B169" t="s">
         <v>354</v>
       </c>
       <c r="C169" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D169" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="E169">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
+        <v>355</v>
+      </c>
+      <c r="B170" t="s">
         <v>356</v>
       </c>
-      <c r="B170" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C170" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D170" t="s">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="E170">
         <v>51.25</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
+        <v>357</v>
+      </c>
+      <c r="B171" t="s">
         <v>358</v>
       </c>
-      <c r="B171" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C171" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D171" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E171">
         <v>51.25</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
+        <v>359</v>
+      </c>
+      <c r="B172" t="s">
         <v>360</v>
       </c>
-      <c r="B172" t="s">
+      <c r="C172" t="s">
+        <v>29</v>
+      </c>
+      <c r="D172" t="s">
+        <v>12</v>
+      </c>
+      <c r="E172">
+        <v>51.25</v>
+      </c>
+      <c r="F172" t="s">
         <v>361</v>
-      </c>
-[...7 lines deleted...]
-        <v>51.25</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
         <v>362</v>
       </c>
       <c r="B173" t="s">
         <v>363</v>
       </c>
       <c r="C173" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D173" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E173">
         <v>51.25</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
         <v>364</v>
       </c>
       <c r="B174" t="s">
         <v>365</v>
       </c>
       <c r="C174" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D174" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E174">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
         <v>366</v>
       </c>
       <c r="B175" t="s">
         <v>367</v>
       </c>
       <c r="C175" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D175" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="E175">
         <v>51.25</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
         <v>368</v>
       </c>
       <c r="B176" t="s">
         <v>369</v>
       </c>
       <c r="C176" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D176" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="E176">
         <v>51.25</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
         <v>370</v>
       </c>
       <c r="B177" t="s">
         <v>371</v>
       </c>
       <c r="C177" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D177" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="E177">
         <v>51.25</v>
+      </c>
+      <c r="F177" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
         <v>372</v>
       </c>
       <c r="B178" t="s">
         <v>373</v>
       </c>
       <c r="C178" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D178" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E178">
         <v>51.25</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
         <v>374</v>
       </c>
       <c r="B179" t="s">
         <v>375</v>
       </c>
       <c r="C179" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D179" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E179">
         <v>51.25</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
         <v>376</v>
       </c>
       <c r="B180" t="s">
         <v>377</v>
       </c>
       <c r="C180" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D180" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="E180">
         <v>51.25</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
         <v>378</v>
       </c>
       <c r="B181" t="s">
         <v>379</v>
       </c>
       <c r="C181" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D181" t="s">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="E181">
         <v>51.25</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
         <v>380</v>
       </c>
       <c r="B182" t="s">
         <v>381</v>
       </c>
       <c r="C182" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D182" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E182">
         <v>51.25</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
         <v>382</v>
       </c>
       <c r="B183" t="s">
         <v>383</v>
       </c>
       <c r="C183" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D183" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E183">
         <v>51.25</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
         <v>384</v>
       </c>
       <c r="B184" t="s">
         <v>385</v>
       </c>
       <c r="C184" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D184" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="E184">
         <v>51.25</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
         <v>386</v>
       </c>
       <c r="B185" t="s">
         <v>387</v>
       </c>
       <c r="C185" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D185" t="s">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="E185">
         <v>51.25</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
         <v>388</v>
       </c>
       <c r="B186" t="s">
         <v>389</v>
       </c>
       <c r="C186" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D186" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="E186">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
         <v>390</v>
       </c>
       <c r="B187" t="s">
         <v>391</v>
       </c>
       <c r="C187" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D187" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E187">
         <v>51.25</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
         <v>392</v>
       </c>
       <c r="B188" t="s">
         <v>393</v>
       </c>
       <c r="C188" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D188" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="E188">
         <v>51.25</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
         <v>394</v>
       </c>
       <c r="B189" t="s">
         <v>395</v>
       </c>
       <c r="C189" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D189" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="E189">
         <v>51.25</v>
+      </c>
+      <c r="F189" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
         <v>396</v>
       </c>
       <c r="B190" t="s">
         <v>397</v>
       </c>
       <c r="C190" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D190" t="s">
         <v>9</v>
       </c>
       <c r="E190">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
         <v>398</v>
       </c>
       <c r="B191" t="s">
         <v>399</v>
       </c>
       <c r="C191" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D191" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="E191">
         <v>51.25</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
         <v>400</v>
       </c>
       <c r="B192" t="s">
         <v>401</v>
       </c>
       <c r="C192" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D192" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E192">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
         <v>402</v>
       </c>
       <c r="B193" t="s">
         <v>403</v>
       </c>
       <c r="C193" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D193" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E193">
         <v>51.25</v>
+      </c>
+      <c r="F193" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
         <v>404</v>
       </c>
       <c r="B194" t="s">
         <v>405</v>
       </c>
       <c r="C194" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D194" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E194">
         <v>51.25</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
         <v>406</v>
       </c>
       <c r="B195" t="s">
         <v>407</v>
       </c>
       <c r="C195" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D195" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="E195">
         <v>51.25</v>
+      </c>
+      <c r="F195" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
         <v>408</v>
       </c>
       <c r="B196" t="s">
         <v>409</v>
       </c>
       <c r="C196" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D196" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="E196">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
         <v>410</v>
       </c>
       <c r="B197" t="s">
         <v>411</v>
       </c>
       <c r="C197" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D197" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="E197">
         <v>51.25</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
         <v>412</v>
       </c>
       <c r="B198" t="s">
         <v>413</v>
       </c>
       <c r="C198" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D198" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="E198">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
         <v>414</v>
       </c>
       <c r="B199" t="s">
         <v>415</v>
       </c>
       <c r="C199" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D199" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E199">
         <v>51.25</v>
+      </c>
+      <c r="F199" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
         <v>416</v>
       </c>
       <c r="B200" t="s">
         <v>417</v>
       </c>
       <c r="C200" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D200" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E200">
         <v>51.25</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
         <v>418</v>
       </c>
       <c r="B201" t="s">
         <v>419</v>
       </c>
       <c r="C201" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D201" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="E201">
         <v>51.25</v>
+      </c>
+      <c r="F201" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
         <v>420</v>
       </c>
       <c r="B202" t="s">
         <v>421</v>
       </c>
       <c r="C202" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D202" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E202">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
         <v>422</v>
       </c>
       <c r="B203" t="s">
         <v>423</v>
       </c>
       <c r="C203" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D203" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E203">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
+        <v>424</v>
+      </c>
+      <c r="B204" t="s">
         <v>425</v>
       </c>
-      <c r="B204" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C204" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D204" t="s">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="E204">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
+        <v>426</v>
+      </c>
+      <c r="B205" t="s">
         <v>427</v>
       </c>
-      <c r="B205" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C205" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D205" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="E205">
         <v>51.25</v>
+      </c>
+      <c r="F205" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
+        <v>428</v>
+      </c>
+      <c r="B206" t="s">
         <v>429</v>
       </c>
-      <c r="B206" t="s">
+      <c r="C206" t="s">
+        <v>29</v>
+      </c>
+      <c r="D206" t="s">
+        <v>12</v>
+      </c>
+      <c r="E206">
+        <v>51.25</v>
+      </c>
+      <c r="F206" t="s">
         <v>430</v>
-      </c>
-[...7 lines deleted...]
-        <v>51.25</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
         <v>431</v>
       </c>
       <c r="B207" t="s">
         <v>432</v>
       </c>
       <c r="C207" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D207" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E207">
         <v>51.25</v>
+      </c>
+      <c r="F207" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
         <v>433</v>
       </c>
       <c r="B208" t="s">
         <v>434</v>
       </c>
       <c r="C208" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D208" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="E208">
         <v>51.25</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
         <v>435</v>
       </c>
       <c r="B209" t="s">
         <v>436</v>
       </c>
       <c r="C209" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D209" t="s">
         <v>9</v>
       </c>
       <c r="E209">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
         <v>437</v>
       </c>
       <c r="B210" t="s">
         <v>438</v>
       </c>
       <c r="C210" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D210" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="E210">
         <v>51.25</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
         <v>439</v>
       </c>
       <c r="B211" t="s">
         <v>440</v>
       </c>
       <c r="C211" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D211" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E211">
         <v>51.25</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
         <v>441</v>
       </c>
       <c r="B212" t="s">
         <v>442</v>
       </c>
       <c r="C212" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D212" t="s">
         <v>9</v>
       </c>
       <c r="E212">
         <v>51.25</v>
+      </c>
+      <c r="F212" t="s">
+        <v>191</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
         <v>443</v>
       </c>
       <c r="B213" t="s">
         <v>444</v>
       </c>
       <c r="C213" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D213" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="E213">
         <v>51.25</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
         <v>445</v>
       </c>
       <c r="B214" t="s">
         <v>446</v>
       </c>
       <c r="C214" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D214" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E214">
         <v>51.25</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
         <v>447</v>
       </c>
       <c r="B215" t="s">
         <v>448</v>
       </c>
       <c r="C215" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D215" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E215">
         <v>51.25</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
         <v>449</v>
       </c>
       <c r="B216" t="s">
         <v>450</v>
       </c>
       <c r="C216" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D216" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E216">
         <v>51.25</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
         <v>451</v>
       </c>
       <c r="B217" t="s">
         <v>452</v>
       </c>
       <c r="C217" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D217" t="s">
         <v>9</v>
       </c>
       <c r="E217">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
         <v>453</v>
       </c>
       <c r="B218" t="s">
         <v>454</v>
       </c>
       <c r="C218" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D218" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="E218">
         <v>51.25</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
         <v>455</v>
       </c>
       <c r="B219" t="s">
         <v>456</v>
       </c>
       <c r="C219" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D219" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E219">
         <v>51.25</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
         <v>457</v>
       </c>
       <c r="B220" t="s">
         <v>458</v>
       </c>
       <c r="C220" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D220" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E220">
         <v>51.25</v>
+      </c>
+      <c r="F220" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
         <v>459</v>
       </c>
       <c r="B221" t="s">
         <v>460</v>
       </c>
       <c r="C221" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D221" t="s">
         <v>9</v>
       </c>
       <c r="E221">
         <v>51.25</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
         <v>461</v>
       </c>
       <c r="B222" t="s">
         <v>462</v>
       </c>
       <c r="C222" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D222" t="s">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="E222">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
+        <v>463</v>
+      </c>
+      <c r="B223" t="s">
         <v>464</v>
       </c>
-      <c r="B223" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C223" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D223" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E223">
         <v>51.25</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
+        <v>465</v>
+      </c>
+      <c r="B224" t="s">
         <v>466</v>
       </c>
-      <c r="B224" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C224" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D224" t="s">
         <v>9</v>
       </c>
       <c r="E224">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
+        <v>467</v>
+      </c>
+      <c r="B225" t="s">
         <v>468</v>
       </c>
-      <c r="B225" t="s">
+      <c r="C225" t="s">
+        <v>29</v>
+      </c>
+      <c r="D225" t="s">
+        <v>12</v>
+      </c>
+      <c r="E225">
+        <v>51.25</v>
+      </c>
+      <c r="F225" t="s">
         <v>469</v>
-      </c>
-[...10 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
         <v>470</v>
       </c>
       <c r="B226" t="s">
         <v>471</v>
       </c>
       <c r="C226" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D226" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E226">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
         <v>472</v>
       </c>
       <c r="B227" t="s">
         <v>473</v>
       </c>
       <c r="C227" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D227" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E227">
         <v>51.25</v>
+      </c>
+      <c r="F227" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
         <v>474</v>
       </c>
       <c r="B228" t="s">
         <v>475</v>
       </c>
       <c r="C228" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D228" t="s">
         <v>9</v>
       </c>
       <c r="E228">
         <v>51.25</v>
+      </c>
+      <c r="F228" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
         <v>476</v>
       </c>
       <c r="B229" t="s">
         <v>477</v>
       </c>
       <c r="C229" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D229" t="s">
         <v>9</v>
       </c>
       <c r="E229">
         <v>51.25</v>
+      </c>
+      <c r="F229" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
         <v>478</v>
       </c>
       <c r="B230" t="s">
         <v>479</v>
       </c>
       <c r="C230" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D230" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E230">
         <v>51.25</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
         <v>480</v>
       </c>
       <c r="B231" t="s">
         <v>481</v>
       </c>
       <c r="C231" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D231" t="s">
         <v>9</v>
       </c>
       <c r="E231">
         <v>51.25</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
         <v>482</v>
       </c>
       <c r="B232" t="s">
         <v>483</v>
       </c>
       <c r="C232" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D232" t="s">
         <v>9</v>
       </c>
       <c r="E232">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>484</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
+        <v>484</v>
+      </c>
+      <c r="B233" t="s">
         <v>485</v>
       </c>
-      <c r="B233" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C233" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D233" t="s">
         <v>9</v>
       </c>
       <c r="E233">
         <v>51.25</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
+        <v>486</v>
+      </c>
+      <c r="B234" t="s">
         <v>487</v>
       </c>
-      <c r="B234" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C234" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D234" t="s">
         <v>9</v>
       </c>
       <c r="E234">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
+        <v>488</v>
+      </c>
+      <c r="B235" t="s">
         <v>489</v>
       </c>
-      <c r="B235" t="s">
+      <c r="C235" t="s">
+        <v>29</v>
+      </c>
+      <c r="D235" t="s">
+        <v>9</v>
+      </c>
+      <c r="E235">
+        <v>51.25</v>
+      </c>
+      <c r="F235" t="s">
         <v>490</v>
-      </c>
-[...7 lines deleted...]
-        <v>51.25</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
         <v>491</v>
       </c>
       <c r="B236" t="s">
         <v>492</v>
       </c>
       <c r="C236" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D236" t="s">
         <v>9</v>
       </c>
       <c r="E236">
         <v>51.25</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
         <v>493</v>
       </c>
       <c r="B237" t="s">
         <v>494</v>
       </c>
       <c r="C237" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D237" t="s">
         <v>9</v>
       </c>
       <c r="E237">
         <v>51.25</v>
+      </c>
+      <c r="F237" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
         <v>495</v>
       </c>
       <c r="B238" t="s">
         <v>496</v>
       </c>
       <c r="C238" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D238" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E238">
         <v>51.25</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
         <v>497</v>
       </c>
       <c r="B239" t="s">
         <v>498</v>
       </c>
       <c r="C239" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D239" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E239">
         <v>51.25</v>
       </c>
     </row>
     <row r="240" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
         <v>499</v>
       </c>
       <c r="B240" t="s">
         <v>500</v>
       </c>
       <c r="C240" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D240" t="s">
         <v>9</v>
       </c>
       <c r="E240">
         <v>51.25</v>
       </c>
     </row>
     <row r="241" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
         <v>501</v>
       </c>
       <c r="B241" t="s">
         <v>502</v>
       </c>
       <c r="C241" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D241" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E241">
         <v>51.25</v>
       </c>
     </row>
     <row r="242" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
         <v>503</v>
       </c>
       <c r="B242" t="s">
         <v>504</v>
       </c>
       <c r="C242" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D242" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="E242">
         <v>51.25</v>
       </c>
     </row>
     <row r="243" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
         <v>505</v>
       </c>
       <c r="B243" t="s">
         <v>506</v>
       </c>
       <c r="C243" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D243" t="s">
         <v>9</v>
       </c>
       <c r="E243">
         <v>51.25</v>
       </c>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
         <v>507</v>
       </c>
       <c r="B244" t="s">
         <v>508</v>
       </c>
       <c r="C244" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D244" t="s">
         <v>9</v>
       </c>
       <c r="E244">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="245" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
         <v>509</v>
       </c>
       <c r="B245" t="s">
         <v>510</v>
       </c>
       <c r="C245" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D245" t="s">
         <v>9</v>
       </c>
       <c r="E245">
         <v>51.25</v>
       </c>
     </row>
     <row r="246" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
         <v>511</v>
       </c>
       <c r="B246" t="s">
         <v>512</v>
       </c>
       <c r="C246" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D246" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E246">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="247" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
         <v>513</v>
       </c>
       <c r="B247" t="s">
         <v>514</v>
       </c>
       <c r="C247" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D247" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E247">
         <v>51.25</v>
+      </c>
+      <c r="F247" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="248" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
         <v>515</v>
       </c>
       <c r="B248" t="s">
         <v>516</v>
       </c>
       <c r="C248" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D248" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E248">
         <v>51.25</v>
       </c>
     </row>
     <row r="249" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
         <v>517</v>
       </c>
       <c r="B249" t="s">
         <v>518</v>
       </c>
       <c r="C249" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D249" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E249">
         <v>51.25</v>
       </c>
       <c r="F249" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="250" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
         <v>519</v>
       </c>
       <c r="B250" t="s">
         <v>520</v>
       </c>
       <c r="C250" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D250" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="E250">
         <v>51.25</v>
       </c>
     </row>
     <row r="251" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
         <v>521</v>
       </c>
       <c r="B251" t="s">
         <v>522</v>
       </c>
       <c r="C251" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D251" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E251">
         <v>51.25</v>
       </c>
     </row>
     <row r="252" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
         <v>523</v>
       </c>
       <c r="B252" t="s">
         <v>524</v>
       </c>
       <c r="C252" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D252" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E252">
         <v>51.25</v>
       </c>
       <c r="F252" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="253" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
         <v>525</v>
       </c>
       <c r="B253" t="s">
         <v>526</v>
       </c>
       <c r="C253" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D253" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="E253">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="254" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
         <v>527</v>
       </c>
       <c r="B254" t="s">
         <v>528</v>
       </c>
       <c r="C254" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D254" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E254">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="255" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
         <v>529</v>
       </c>
       <c r="B255" t="s">
         <v>530</v>
       </c>
       <c r="C255" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D255" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E255">
         <v>51.25</v>
       </c>
       <c r="F255" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="256" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
         <v>531</v>
       </c>
       <c r="B256" t="s">
         <v>532</v>
       </c>
       <c r="C256" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D256" t="s">
         <v>9</v>
       </c>
       <c r="E256">
         <v>51.25</v>
       </c>
       <c r="F256" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="257" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
         <v>533</v>
       </c>
       <c r="B257" t="s">
         <v>534</v>
       </c>
       <c r="C257" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D257" t="s">
         <v>9</v>
       </c>
       <c r="E257">
         <v>51.25</v>
+      </c>
+      <c r="F257" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
         <v>535</v>
       </c>
       <c r="B258" t="s">
         <v>536</v>
       </c>
       <c r="C258" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D258" t="s">
         <v>9</v>
       </c>
       <c r="E258">
         <v>51.25</v>
       </c>
       <c r="F258" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="259" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
         <v>537</v>
       </c>
       <c r="B259" t="s">
         <v>538</v>
       </c>
       <c r="C259" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D259" t="s">
         <v>9</v>
       </c>
       <c r="E259">
         <v>51.25</v>
+      </c>
+      <c r="F259" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
         <v>539</v>
       </c>
       <c r="B260" t="s">
         <v>540</v>
       </c>
       <c r="C260" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D260" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E260">
         <v>51.25</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
         <v>541</v>
       </c>
       <c r="B261" t="s">
         <v>542</v>
       </c>
       <c r="C261" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D261" t="s">
         <v>9</v>
       </c>
       <c r="E261">
         <v>51.25</v>
+      </c>
+      <c r="F261" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="262" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
         <v>543</v>
       </c>
       <c r="B262" t="s">
         <v>544</v>
       </c>
       <c r="C262" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D262" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E262">
         <v>51.25</v>
       </c>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
         <v>545</v>
       </c>
       <c r="B263" t="s">
         <v>546</v>
       </c>
       <c r="C263" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D263" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E263">
         <v>51.25</v>
       </c>
     </row>
     <row r="264" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
         <v>547</v>
       </c>
       <c r="B264" t="s">
         <v>548</v>
       </c>
       <c r="C264" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D264" t="s">
         <v>9</v>
       </c>
       <c r="E264">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="265" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
         <v>549</v>
       </c>
       <c r="B265" t="s">
         <v>550</v>
       </c>
       <c r="C265" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D265" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E265">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="266" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
         <v>551</v>
       </c>
       <c r="B266" t="s">
         <v>552</v>
       </c>
       <c r="C266" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D266" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="E266">
         <v>51.25</v>
       </c>
     </row>
     <row r="267" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
         <v>553</v>
       </c>
       <c r="B267" t="s">
         <v>554</v>
       </c>
       <c r="C267" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D267" t="s">
         <v>9</v>
       </c>
       <c r="E267">
         <v>51.25</v>
       </c>
       <c r="F267" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="268" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
         <v>555</v>
       </c>
       <c r="B268" t="s">
         <v>556</v>
       </c>
       <c r="C268" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D268" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="E268">
         <v>51.25</v>
+      </c>
+      <c r="F268" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="269" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
         <v>557</v>
       </c>
       <c r="B269" t="s">
         <v>558</v>
       </c>
       <c r="C269" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D269" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="E269">
         <v>51.25</v>
       </c>
     </row>
     <row r="270" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
         <v>559</v>
       </c>
       <c r="B270" t="s">
         <v>560</v>
       </c>
       <c r="C270" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D270" t="s">
         <v>9</v>
       </c>
       <c r="E270">
         <v>51.25</v>
       </c>
       <c r="F270" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="271" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
         <v>561</v>
       </c>
       <c r="B271" t="s">
         <v>562</v>
       </c>
       <c r="C271" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D271" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E271">
         <v>51.25</v>
       </c>
     </row>
     <row r="272" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
         <v>563</v>
       </c>
       <c r="B272" t="s">
         <v>564</v>
       </c>
       <c r="C272" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D272" t="s">
         <v>9</v>
       </c>
       <c r="E272">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>565</v>
       </c>
     </row>
     <row r="273" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
+        <v>565</v>
+      </c>
+      <c r="B273" t="s">
         <v>566</v>
       </c>
-      <c r="B273" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C273" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D273" t="s">
         <v>9</v>
       </c>
       <c r="E273">
         <v>51.25</v>
       </c>
       <c r="F273" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="274" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
+        <v>567</v>
+      </c>
+      <c r="B274" t="s">
         <v>568</v>
       </c>
-      <c r="B274" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C274" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D274" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E274">
         <v>51.25</v>
       </c>
     </row>
     <row r="275" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
+        <v>569</v>
+      </c>
+      <c r="B275" t="s">
         <v>570</v>
       </c>
-      <c r="B275" t="s">
+      <c r="C275" t="s">
+        <v>29</v>
+      </c>
+      <c r="D275" t="s">
+        <v>9</v>
+      </c>
+      <c r="E275">
+        <v>51.25</v>
+      </c>
+      <c r="F275" t="s">
         <v>571</v>
-      </c>
-[...7 lines deleted...]
-        <v>51.25</v>
       </c>
     </row>
     <row r="276" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
         <v>572</v>
       </c>
       <c r="B276" t="s">
         <v>573</v>
       </c>
       <c r="C276" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D276" t="s">
         <v>9</v>
       </c>
       <c r="E276">
         <v>51.25</v>
       </c>
       <c r="F276" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="277" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
         <v>574</v>
       </c>
       <c r="B277" t="s">
         <v>575</v>
       </c>
       <c r="C277" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D277" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="E277">
         <v>51.25</v>
       </c>
     </row>
     <row r="278" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
         <v>576</v>
       </c>
       <c r="B278" t="s">
         <v>577</v>
       </c>
       <c r="C278" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D278" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E278">
         <v>51.25</v>
       </c>
     </row>
     <row r="279" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
         <v>578</v>
       </c>
       <c r="B279" t="s">
         <v>579</v>
       </c>
       <c r="C279" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D279" t="s">
         <v>9</v>
       </c>
       <c r="E279">
         <v>51.25</v>
       </c>
       <c r="F279" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="280" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
         <v>580</v>
       </c>
       <c r="B280" t="s">
         <v>581</v>
       </c>
       <c r="C280" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D280" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="E280">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="281" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
         <v>582</v>
       </c>
       <c r="B281" t="s">
         <v>583</v>
       </c>
       <c r="C281" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D281" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E281">
         <v>51.25</v>
       </c>
     </row>
     <row r="282" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
         <v>584</v>
       </c>
       <c r="B282" t="s">
         <v>585</v>
       </c>
       <c r="C282" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D282" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E282">
         <v>51.25</v>
+      </c>
+      <c r="F282" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="283" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
         <v>586</v>
       </c>
       <c r="B283" t="s">
         <v>587</v>
       </c>
       <c r="C283" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D283" t="s">
         <v>9</v>
       </c>
       <c r="E283">
         <v>51.25</v>
       </c>
       <c r="F283" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="284" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
         <v>588</v>
       </c>
       <c r="B284" t="s">
         <v>589</v>
       </c>
       <c r="C284" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D284" t="s">
         <v>9</v>
       </c>
       <c r="E284">
         <v>51.25</v>
       </c>
     </row>
     <row r="285" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
         <v>590</v>
       </c>
       <c r="B285" t="s">
         <v>591</v>
       </c>
       <c r="C285" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D285" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="E285">
         <v>51.25</v>
       </c>
     </row>
     <row r="286" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
         <v>592</v>
       </c>
       <c r="B286" t="s">
         <v>593</v>
       </c>
       <c r="C286" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D286" t="s">
         <v>9</v>
       </c>
       <c r="E286">
         <v>51.25</v>
+      </c>
+      <c r="F286" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="287" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
         <v>594</v>
       </c>
       <c r="B287" t="s">
         <v>595</v>
       </c>
       <c r="C287" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D287" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E287">
         <v>51.25</v>
       </c>
     </row>
     <row r="288" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
         <v>596</v>
       </c>
       <c r="B288" t="s">
         <v>597</v>
       </c>
       <c r="C288" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D288" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E288">
         <v>51.25</v>
       </c>
     </row>
     <row r="289" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
         <v>598</v>
       </c>
       <c r="B289" t="s">
         <v>599</v>
       </c>
       <c r="C289" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D289" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E289">
         <v>51.25</v>
       </c>
     </row>
     <row r="290" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
         <v>600</v>
       </c>
       <c r="B290" t="s">
         <v>601</v>
       </c>
       <c r="C290" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D290" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E290">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="291" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A291" t="s">
         <v>602</v>
       </c>
       <c r="B291" t="s">
         <v>603</v>
       </c>
       <c r="C291" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D291" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="E291">
         <v>51.25</v>
       </c>
     </row>
     <row r="292" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
         <v>604</v>
       </c>
       <c r="B292" t="s">
         <v>605</v>
       </c>
       <c r="C292" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D292" t="s">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="E292">
         <v>51.25</v>
       </c>
     </row>
     <row r="293" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A293" t="s">
         <v>606</v>
       </c>
       <c r="B293" t="s">
         <v>607</v>
       </c>
       <c r="C293" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D293" t="s">
         <v>9</v>
       </c>
       <c r="E293">
         <v>51.25</v>
+      </c>
+      <c r="F293" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="294" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
         <v>608</v>
       </c>
       <c r="B294" t="s">
         <v>609</v>
       </c>
       <c r="C294" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D294" t="s">
         <v>9</v>
       </c>
       <c r="E294">
         <v>51.25</v>
       </c>
     </row>
     <row r="295" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A295" t="s">
         <v>610</v>
       </c>
       <c r="B295" t="s">
         <v>611</v>
       </c>
       <c r="C295" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D295" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E295">
         <v>51.25</v>
       </c>
     </row>
     <row r="296" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A296" t="s">
         <v>612</v>
       </c>
       <c r="B296" t="s">
         <v>613</v>
       </c>
       <c r="C296" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D296" t="s">
         <v>9</v>
       </c>
       <c r="E296">
         <v>51.25</v>
       </c>
     </row>
     <row r="297" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
         <v>614</v>
       </c>
       <c r="B297" t="s">
         <v>615</v>
       </c>
       <c r="C297" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D297" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E297">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="298" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
         <v>616</v>
       </c>
       <c r="B298" t="s">
         <v>617</v>
       </c>
       <c r="C298" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D298" t="s">
         <v>9</v>
       </c>
       <c r="E298">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="299" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
         <v>618</v>
       </c>
       <c r="B299" t="s">
         <v>619</v>
       </c>
       <c r="C299" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D299" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E299">
         <v>51.25</v>
       </c>
     </row>
     <row r="300" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A300" t="s">
         <v>620</v>
       </c>
       <c r="B300" t="s">
         <v>621</v>
       </c>
       <c r="C300" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D300" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E300">
         <v>51.25</v>
+      </c>
+      <c r="F300" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="301" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A301" t="s">
         <v>622</v>
       </c>
       <c r="B301" t="s">
         <v>623</v>
       </c>
       <c r="C301" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D301" t="s">
         <v>9</v>
       </c>
       <c r="E301">
         <v>51.25</v>
       </c>
       <c r="F301" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="302" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A302" t="s">
         <v>624</v>
       </c>
       <c r="B302" t="s">
         <v>625</v>
       </c>
       <c r="C302" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D302" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="E302">
         <v>51.25</v>
       </c>
     </row>
     <row r="303" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
         <v>626</v>
       </c>
       <c r="B303" t="s">
         <v>627</v>
       </c>
       <c r="C303" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D303" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E303">
         <v>51.25</v>
       </c>
     </row>
     <row r="304" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
         <v>628</v>
       </c>
       <c r="B304" t="s">
         <v>629</v>
       </c>
       <c r="C304" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D304" t="s">
         <v>9</v>
       </c>
       <c r="E304">
         <v>51.25</v>
       </c>
       <c r="F304" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="305" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A305" t="s">
         <v>630</v>
       </c>
       <c r="B305" t="s">
         <v>631</v>
       </c>
       <c r="C305" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D305" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E305">
         <v>51.25</v>
       </c>
     </row>
     <row r="306" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A306" t="s">
         <v>632</v>
       </c>
       <c r="B306" t="s">
         <v>633</v>
       </c>
       <c r="C306" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D306" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E306">
         <v>51.25</v>
       </c>
     </row>
     <row r="307" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A307" t="s">
         <v>634</v>
       </c>
       <c r="B307" t="s">
         <v>635</v>
       </c>
       <c r="C307" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D307" t="s">
         <v>9</v>
       </c>
       <c r="E307">
         <v>51.25</v>
+      </c>
+      <c r="F307" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="308" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A308" t="s">
         <v>636</v>
       </c>
       <c r="B308" t="s">
         <v>637</v>
       </c>
       <c r="C308" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D308" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E308">
         <v>51.25</v>
       </c>
     </row>
     <row r="309" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A309" t="s">
         <v>638</v>
       </c>
       <c r="B309" t="s">
         <v>639</v>
       </c>
       <c r="C309" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D309" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E309">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>640</v>
       </c>
     </row>
     <row r="310" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A310" t="s">
+        <v>640</v>
+      </c>
+      <c r="B310" t="s">
         <v>641</v>
       </c>
-      <c r="B310" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C310" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D310" t="s">
         <v>9</v>
       </c>
       <c r="E310">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="311" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A311" t="s">
+        <v>642</v>
+      </c>
+      <c r="B311" t="s">
         <v>643</v>
       </c>
-      <c r="B311" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C311" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D311" t="s">
         <v>9</v>
       </c>
       <c r="E311">
         <v>51.25</v>
       </c>
     </row>
     <row r="312" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A312" t="s">
+        <v>644</v>
+      </c>
+      <c r="B312" t="s">
         <v>645</v>
       </c>
-      <c r="B312" t="s">
+      <c r="C312" t="s">
+        <v>29</v>
+      </c>
+      <c r="D312" t="s">
+        <v>12</v>
+      </c>
+      <c r="E312">
+        <v>51.25</v>
+      </c>
+      <c r="F312" t="s">
         <v>646</v>
-      </c>
-[...10 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="313" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A313" t="s">
         <v>647</v>
       </c>
       <c r="B313" t="s">
         <v>648</v>
       </c>
       <c r="C313" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D313" t="s">
         <v>9</v>
       </c>
       <c r="E313">
         <v>51.25</v>
       </c>
       <c r="F313" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="314" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A314" t="s">
         <v>649</v>
       </c>
       <c r="B314" t="s">
         <v>650</v>
       </c>
       <c r="C314" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D314" t="s">
         <v>9</v>
       </c>
       <c r="E314">
         <v>51.25</v>
       </c>
     </row>
     <row r="315" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A315" t="s">
         <v>651</v>
       </c>
       <c r="B315" t="s">
         <v>652</v>
       </c>
       <c r="C315" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D315" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E315">
         <v>51.25</v>
       </c>
       <c r="F315" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="316" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A316" t="s">
         <v>653</v>
       </c>
       <c r="B316" t="s">
         <v>654</v>
       </c>
       <c r="C316" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D316" t="s">
         <v>9</v>
       </c>
       <c r="E316">
         <v>51.25</v>
+      </c>
+      <c r="F316" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="317" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A317" t="s">
         <v>655</v>
       </c>
       <c r="B317" t="s">
         <v>656</v>
       </c>
       <c r="C317" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D317" t="s">
         <v>9</v>
       </c>
       <c r="E317">
         <v>51.25</v>
       </c>
     </row>
     <row r="318" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A318" t="s">
         <v>657</v>
       </c>
       <c r="B318" t="s">
         <v>658</v>
       </c>
       <c r="C318" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D318" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="E318">
         <v>51.25</v>
+      </c>
+      <c r="F318" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="319" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A319" t="s">
         <v>659</v>
       </c>
       <c r="B319" t="s">
         <v>660</v>
       </c>
       <c r="C319" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D319" t="s">
         <v>9</v>
       </c>
       <c r="E319">
         <v>51.25</v>
       </c>
     </row>
     <row r="320" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A320" t="s">
         <v>661</v>
       </c>
       <c r="B320" t="s">
         <v>662</v>
       </c>
       <c r="C320" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D320" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="E320">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="321" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A321" t="s">
         <v>663</v>
       </c>
       <c r="B321" t="s">
         <v>664</v>
       </c>
       <c r="C321" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D321" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="E321">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="322" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A322" t="s">
         <v>665</v>
       </c>
       <c r="B322" t="s">
         <v>666</v>
       </c>
       <c r="C322" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D322" t="s">
         <v>9</v>
       </c>
       <c r="E322">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="323" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A323" t="s">
         <v>667</v>
       </c>
       <c r="B323" t="s">
         <v>668</v>
       </c>
       <c r="C323" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D323" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="E323">
         <v>51.25</v>
+      </c>
+      <c r="F323" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="324" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A324" t="s">
         <v>669</v>
       </c>
       <c r="B324" t="s">
         <v>670</v>
       </c>
       <c r="C324" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D324" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E324">
         <v>51.25</v>
+      </c>
+      <c r="F324" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="325" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A325" t="s">
         <v>671</v>
       </c>
       <c r="B325" t="s">
         <v>672</v>
       </c>
       <c r="C325" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D325" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E325">
         <v>51.25</v>
       </c>
       <c r="F325" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="326" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A326" t="s">
         <v>673</v>
       </c>
       <c r="B326" t="s">
         <v>674</v>
       </c>
       <c r="C326" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D326" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E326">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="327" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A327" t="s">
         <v>675</v>
       </c>
       <c r="B327" t="s">
         <v>676</v>
       </c>
       <c r="C327" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D327" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="E327">
         <v>51.25</v>
       </c>
     </row>
     <row r="328" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A328" t="s">
         <v>677</v>
       </c>
       <c r="B328" t="s">
         <v>678</v>
       </c>
       <c r="C328" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D328" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E328">
         <v>51.25</v>
+      </c>
+      <c r="F328" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="329" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A329" t="s">
         <v>679</v>
       </c>
       <c r="B329" t="s">
         <v>680</v>
       </c>
       <c r="C329" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D329" t="s">
         <v>9</v>
       </c>
       <c r="E329">
         <v>51.25</v>
+      </c>
+      <c r="F329" t="s">
+        <v>469</v>
       </c>
     </row>
     <row r="330" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A330" t="s">
         <v>681</v>
       </c>
       <c r="B330" t="s">
         <v>682</v>
       </c>
       <c r="C330" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D330" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="E330">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="331" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A331" t="s">
         <v>683</v>
       </c>
       <c r="B331" t="s">
         <v>684</v>
       </c>
       <c r="C331" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D331" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E331">
         <v>51.25</v>
       </c>
     </row>
     <row r="332" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A332" t="s">
         <v>685</v>
       </c>
       <c r="B332" t="s">
         <v>686</v>
       </c>
       <c r="C332" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D332" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E332">
         <v>51.25</v>
       </c>
     </row>
     <row r="333" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A333" t="s">
         <v>687</v>
       </c>
       <c r="B333" t="s">
         <v>688</v>
       </c>
       <c r="C333" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D333" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E333">
         <v>51.25</v>
+      </c>
+      <c r="F333" t="s">
+        <v>191</v>
       </c>
     </row>
     <row r="334" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A334" t="s">
         <v>689</v>
       </c>
       <c r="B334" t="s">
         <v>690</v>
       </c>
       <c r="C334" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D334" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E334">
         <v>51.25</v>
       </c>
     </row>
     <row r="335" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A335" t="s">
         <v>691</v>
       </c>
       <c r="B335" t="s">
         <v>692</v>
       </c>
       <c r="C335" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D335" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E335">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>693</v>
       </c>
     </row>
     <row r="336" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A336" t="s">
+        <v>693</v>
+      </c>
+      <c r="B336" t="s">
         <v>694</v>
       </c>
-      <c r="B336" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C336" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D336" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="E336">
         <v>51.25</v>
       </c>
     </row>
     <row r="337" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A337" t="s">
+        <v>695</v>
+      </c>
+      <c r="B337" t="s">
         <v>696</v>
       </c>
-      <c r="B337" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C337" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D337" t="s">
         <v>9</v>
       </c>
       <c r="E337">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="338" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A338" t="s">
+        <v>697</v>
+      </c>
+      <c r="B338" t="s">
         <v>698</v>
       </c>
-      <c r="B338" t="s">
+      <c r="C338" t="s">
+        <v>29</v>
+      </c>
+      <c r="D338" t="s">
+        <v>9</v>
+      </c>
+      <c r="E338">
+        <v>51.25</v>
+      </c>
+      <c r="F338" t="s">
         <v>699</v>
-      </c>
-[...7 lines deleted...]
-        <v>51.25</v>
       </c>
     </row>
     <row r="339" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A339" t="s">
         <v>700</v>
       </c>
       <c r="B339" t="s">
         <v>701</v>
       </c>
       <c r="C339" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D339" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="E339">
         <v>51.25</v>
       </c>
     </row>
     <row r="340" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A340" t="s">
         <v>702</v>
       </c>
       <c r="B340" t="s">
         <v>703</v>
       </c>
       <c r="C340" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D340" t="s">
         <v>9</v>
       </c>
       <c r="E340">
         <v>51.25</v>
+      </c>
+      <c r="F340" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="341" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A341" t="s">
         <v>704</v>
       </c>
       <c r="B341" t="s">
         <v>705</v>
       </c>
       <c r="C341" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D341" t="s">
         <v>9</v>
       </c>
       <c r="E341">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="342" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A342" t="s">
         <v>706</v>
       </c>
       <c r="B342" t="s">
         <v>707</v>
       </c>
       <c r="C342" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D342" t="s">
         <v>9</v>
       </c>
       <c r="E342">
         <v>51.25</v>
       </c>
     </row>
     <row r="343" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A343" t="s">
         <v>708</v>
       </c>
       <c r="B343" t="s">
         <v>709</v>
       </c>
       <c r="C343" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D343" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E343">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="344" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A344" t="s">
         <v>710</v>
       </c>
       <c r="B344" t="s">
         <v>711</v>
       </c>
       <c r="C344" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D344" t="s">
         <v>9</v>
       </c>
       <c r="E344">
         <v>51.25</v>
       </c>
       <c r="F344" t="s">
-        <v>185</v>
+        <v>31</v>
       </c>
     </row>
     <row r="345" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A345" t="s">
         <v>712</v>
       </c>
       <c r="B345" t="s">
         <v>713</v>
       </c>
       <c r="C345" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D345" t="s">
         <v>9</v>
       </c>
       <c r="E345">
         <v>51.25</v>
       </c>
     </row>
     <row r="346" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A346" t="s">
         <v>714</v>
       </c>
       <c r="B346" t="s">
         <v>715</v>
       </c>
       <c r="C346" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D346" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E346">
         <v>51.25</v>
+      </c>
+      <c r="F346" t="s">
+        <v>191</v>
       </c>
     </row>
     <row r="347" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A347" t="s">
         <v>716</v>
       </c>
       <c r="B347" t="s">
         <v>717</v>
       </c>
       <c r="C347" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D347" t="s">
         <v>9</v>
       </c>
       <c r="E347">
         <v>51.25</v>
       </c>
       <c r="F347" t="s">
-        <v>25</v>
+        <v>191</v>
       </c>
     </row>
     <row r="348" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A348" t="s">
         <v>718</v>
       </c>
       <c r="B348" t="s">
         <v>719</v>
       </c>
       <c r="C348" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D348" t="s">
         <v>9</v>
       </c>
       <c r="E348">
         <v>51.25</v>
       </c>
     </row>
     <row r="349" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A349" t="s">
         <v>720</v>
       </c>
       <c r="B349" t="s">
         <v>721</v>
       </c>
       <c r="C349" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D349" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E349">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>722</v>
       </c>
     </row>
     <row r="350" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A350" t="s">
+        <v>722</v>
+      </c>
+      <c r="B350" t="s">
         <v>723</v>
       </c>
-      <c r="B350" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C350" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D350" t="s">
         <v>9</v>
       </c>
       <c r="E350">
         <v>51.25</v>
       </c>
       <c r="F350" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="351" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A351" t="s">
+        <v>724</v>
+      </c>
+      <c r="B351" t="s">
         <v>725</v>
       </c>
-      <c r="B351" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C351" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D351" t="s">
         <v>9</v>
       </c>
       <c r="E351">
         <v>51.25</v>
       </c>
     </row>
     <row r="352" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A352" t="s">
+        <v>726</v>
+      </c>
+      <c r="B352" t="s">
         <v>727</v>
       </c>
-      <c r="B352" t="s">
+      <c r="C352" t="s">
+        <v>29</v>
+      </c>
+      <c r="D352" t="s">
+        <v>9</v>
+      </c>
+      <c r="E352">
+        <v>51.25</v>
+      </c>
+      <c r="F352" t="s">
         <v>728</v>
-      </c>
-[...7 lines deleted...]
-        <v>51.25</v>
       </c>
     </row>
     <row r="353" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A353" t="s">
         <v>729</v>
       </c>
       <c r="B353" t="s">
         <v>730</v>
       </c>
       <c r="C353" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D353" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E353">
         <v>51.25</v>
       </c>
       <c r="F353" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="354" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A354" t="s">
         <v>731</v>
       </c>
       <c r="B354" t="s">
         <v>732</v>
       </c>
       <c r="C354" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D354" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E354">
         <v>51.25</v>
       </c>
     </row>
     <row r="355" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A355" t="s">
         <v>733</v>
       </c>
       <c r="B355" t="s">
         <v>734</v>
       </c>
       <c r="C355" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D355" t="s">
         <v>9</v>
       </c>
       <c r="E355">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>735</v>
       </c>
     </row>
     <row r="356" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A356" t="s">
+        <v>735</v>
+      </c>
+      <c r="B356" t="s">
         <v>736</v>
       </c>
-      <c r="B356" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C356" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D356" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E356">
         <v>51.25</v>
+      </c>
+      <c r="F356" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="357" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A357" t="s">
+        <v>737</v>
+      </c>
+      <c r="B357" t="s">
         <v>738</v>
       </c>
-      <c r="B357" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C357" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D357" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="E357">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="358" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A358" t="s">
+        <v>739</v>
+      </c>
+      <c r="B358" t="s">
         <v>740</v>
       </c>
-      <c r="B358" t="s">
+      <c r="C358" t="s">
+        <v>29</v>
+      </c>
+      <c r="D358" t="s">
+        <v>9</v>
+      </c>
+      <c r="E358">
+        <v>51.25</v>
+      </c>
+      <c r="F358" t="s">
         <v>741</v>
-      </c>
-[...7 lines deleted...]
-        <v>51.25</v>
       </c>
     </row>
     <row r="359" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A359" t="s">
         <v>742</v>
       </c>
       <c r="B359" t="s">
         <v>743</v>
       </c>
       <c r="C359" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D359" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E359">
         <v>51.25</v>
       </c>
     </row>
     <row r="360" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A360" t="s">
         <v>744</v>
       </c>
       <c r="B360" t="s">
         <v>745</v>
       </c>
       <c r="C360" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D360" t="s">
         <v>9</v>
       </c>
       <c r="E360">
         <v>51.25</v>
+      </c>
+      <c r="F360" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="361" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A361" t="s">
         <v>746</v>
       </c>
       <c r="B361" t="s">
         <v>747</v>
       </c>
       <c r="C361" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D361" t="s">
         <v>9</v>
       </c>
       <c r="E361">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="362" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A362" t="s">
         <v>748</v>
       </c>
       <c r="B362" t="s">
         <v>749</v>
       </c>
       <c r="C362" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D362" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E362">
         <v>51.25</v>
       </c>
     </row>
     <row r="363" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A363" t="s">
         <v>750</v>
       </c>
       <c r="B363" t="s">
         <v>751</v>
       </c>
       <c r="C363" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D363" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E363">
         <v>51.25</v>
       </c>
     </row>
     <row r="364" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A364" t="s">
         <v>752</v>
       </c>
       <c r="B364" t="s">
         <v>753</v>
       </c>
       <c r="C364" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D364" t="s">
         <v>9</v>
       </c>
       <c r="E364">
         <v>51.25</v>
+      </c>
+      <c r="F364" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="365" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A365" t="s">
         <v>754</v>
       </c>
       <c r="B365" t="s">
         <v>755</v>
       </c>
       <c r="C365" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D365" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="E365">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="366" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A366" t="s">
         <v>756</v>
       </c>
       <c r="B366" t="s">
         <v>757</v>
       </c>
       <c r="C366" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D366" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="E366">
         <v>51.25</v>
       </c>
     </row>
     <row r="367" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A367" t="s">
         <v>758</v>
       </c>
       <c r="B367" t="s">
         <v>759</v>
       </c>
       <c r="C367" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D367" t="s">
         <v>9</v>
       </c>
       <c r="E367">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="368" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A368" t="s">
         <v>760</v>
       </c>
       <c r="B368" t="s">
         <v>761</v>
       </c>
       <c r="C368" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D368" t="s">
         <v>9</v>
       </c>
       <c r="E368">
         <v>51.25</v>
       </c>
       <c r="F368" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="369" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A369" t="s">
         <v>762</v>
       </c>
       <c r="B369" t="s">
         <v>763</v>
       </c>
       <c r="C369" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D369" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="E369">
         <v>51.25</v>
       </c>
     </row>
     <row r="370" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A370" t="s">
         <v>764</v>
       </c>
       <c r="B370" t="s">
         <v>765</v>
       </c>
       <c r="C370" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D370" t="s">
         <v>9</v>
       </c>
       <c r="E370">
         <v>51.25</v>
+      </c>
+      <c r="F370" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="371" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A371" t="s">
         <v>766</v>
       </c>
       <c r="B371" t="s">
         <v>767</v>
       </c>
       <c r="C371" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D371" t="s">
         <v>9</v>
       </c>
       <c r="E371">
         <v>51.25</v>
       </c>
       <c r="F371" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="372" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A372" t="s">
         <v>768</v>
       </c>
       <c r="B372" t="s">
         <v>769</v>
       </c>
       <c r="C372" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D372" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="E372">
         <v>51.25</v>
       </c>
     </row>
     <row r="373" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A373" t="s">
         <v>770</v>
       </c>
       <c r="B373" t="s">
         <v>771</v>
       </c>
       <c r="C373" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D373" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E373">
         <v>51.25</v>
       </c>
     </row>
     <row r="374" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A374" t="s">
         <v>772</v>
       </c>
       <c r="B374" t="s">
         <v>773</v>
       </c>
       <c r="C374" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D374" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E374">
         <v>51.25</v>
       </c>
       <c r="F374" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="375" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A375" t="s">
         <v>774</v>
       </c>
       <c r="B375" t="s">
         <v>775</v>
       </c>
       <c r="C375" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D375" t="s">
         <v>9</v>
       </c>
       <c r="E375">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="376" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A376" t="s">
         <v>776</v>
       </c>
       <c r="B376" t="s">
         <v>777</v>
       </c>
       <c r="C376" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D376" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E376">
         <v>51.25</v>
       </c>
     </row>
     <row r="377" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A377" t="s">
         <v>778</v>
       </c>
       <c r="B377" t="s">
         <v>779</v>
       </c>
       <c r="C377" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D377" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E377">
         <v>51.25</v>
       </c>
       <c r="F377" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="378" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A378" t="s">
         <v>780</v>
       </c>
       <c r="B378" t="s">
         <v>781</v>
       </c>
       <c r="C378" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D378" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E378">
         <v>51.25</v>
       </c>
       <c r="F378" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="379" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A379" t="s">
         <v>782</v>
       </c>
       <c r="B379" t="s">
         <v>783</v>
       </c>
       <c r="C379" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D379" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E379">
         <v>51.25</v>
       </c>
     </row>
     <row r="380" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A380" t="s">
         <v>784</v>
       </c>
       <c r="B380" t="s">
         <v>785</v>
       </c>
       <c r="C380" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D380" t="s">
         <v>9</v>
       </c>
       <c r="E380">
         <v>51.25</v>
+      </c>
+      <c r="F380" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="381" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A381" t="s">
         <v>786</v>
       </c>
       <c r="B381" t="s">
         <v>787</v>
       </c>
       <c r="C381" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D381" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E381">
         <v>51.25</v>
+      </c>
+      <c r="F381" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="382" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A382" t="s">
         <v>788</v>
       </c>
       <c r="B382" t="s">
         <v>789</v>
       </c>
       <c r="C382" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D382" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E382">
         <v>51.25</v>
       </c>
     </row>
     <row r="383" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A383" t="s">
         <v>790</v>
       </c>
       <c r="B383" t="s">
         <v>791</v>
       </c>
       <c r="C383" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D383" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="E383">
         <v>51.25</v>
       </c>
     </row>
     <row r="384" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A384" t="s">
         <v>792</v>
       </c>
       <c r="B384" t="s">
         <v>793</v>
       </c>
       <c r="C384" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D384" t="s">
         <v>9</v>
       </c>
       <c r="E384">
         <v>51.25</v>
       </c>
     </row>
     <row r="385" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A385" t="s">
         <v>794</v>
       </c>
       <c r="B385" t="s">
         <v>795</v>
       </c>
       <c r="C385" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D385" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E385">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>796</v>
       </c>
     </row>
     <row r="386" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A386" t="s">
+        <v>796</v>
+      </c>
+      <c r="B386" t="s">
         <v>797</v>
       </c>
-      <c r="B386" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C386" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D386" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="E386">
         <v>51.25</v>
       </c>
     </row>
     <row r="387" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A387" t="s">
+        <v>798</v>
+      </c>
+      <c r="B387" t="s">
         <v>799</v>
       </c>
-      <c r="B387" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C387" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D387" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E387">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="388" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A388" t="s">
+        <v>800</v>
+      </c>
+      <c r="B388" t="s">
         <v>801</v>
       </c>
-      <c r="B388" t="s">
+      <c r="C388" t="s">
+        <v>29</v>
+      </c>
+      <c r="D388" t="s">
+        <v>12</v>
+      </c>
+      <c r="E388">
+        <v>51.25</v>
+      </c>
+      <c r="F388" t="s">
         <v>802</v>
-      </c>
-[...7 lines deleted...]
-        <v>51.25</v>
       </c>
     </row>
     <row r="389" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A389" t="s">
         <v>803</v>
       </c>
       <c r="B389" t="s">
         <v>804</v>
       </c>
       <c r="C389" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D389" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="E389">
         <v>51.25</v>
       </c>
     </row>
     <row r="390" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A390" t="s">
         <v>805</v>
       </c>
       <c r="B390" t="s">
         <v>806</v>
       </c>
       <c r="C390" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D390" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E390">
         <v>51.25</v>
       </c>
       <c r="F390" t="s">
-        <v>25</v>
+        <v>191</v>
       </c>
     </row>
     <row r="391" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A391" t="s">
         <v>807</v>
       </c>
       <c r="B391" t="s">
         <v>808</v>
       </c>
       <c r="C391" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D391" t="s">
         <v>9</v>
       </c>
       <c r="E391">
         <v>51.25</v>
       </c>
     </row>
     <row r="392" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A392" t="s">
         <v>809</v>
       </c>
       <c r="B392" t="s">
         <v>810</v>
       </c>
       <c r="C392" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D392" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E392">
         <v>51.25</v>
       </c>
     </row>
     <row r="393" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A393" t="s">
         <v>811</v>
       </c>
       <c r="B393" t="s">
         <v>812</v>
       </c>
       <c r="C393" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D393" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E393">
         <v>51.25</v>
+      </c>
+      <c r="F393" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="394" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A394" t="s">
         <v>813</v>
       </c>
       <c r="B394" t="s">
         <v>814</v>
       </c>
       <c r="C394" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D394" t="s">
         <v>9</v>
       </c>
       <c r="E394">
         <v>51.25</v>
       </c>
     </row>
     <row r="395" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A395" t="s">
         <v>815</v>
       </c>
       <c r="B395" t="s">
         <v>816</v>
       </c>
       <c r="C395" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D395" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="E395">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="396" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A396" t="s">
         <v>817</v>
       </c>
       <c r="B396" t="s">
         <v>818</v>
       </c>
       <c r="C396" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D396" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E396">
         <v>51.25</v>
       </c>
     </row>
     <row r="397" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A397" t="s">
         <v>819</v>
       </c>
       <c r="B397" t="s">
         <v>820</v>
       </c>
       <c r="C397" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D397" t="s">
         <v>9</v>
       </c>
       <c r="E397">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>821</v>
       </c>
     </row>
     <row r="398" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A398" t="s">
+        <v>821</v>
+      </c>
+      <c r="B398" t="s">
         <v>822</v>
       </c>
-      <c r="B398" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C398" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D398" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E398">
         <v>51.25</v>
+      </c>
+      <c r="F398" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="399" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A399" t="s">
+        <v>823</v>
+      </c>
+      <c r="B399" t="s">
         <v>824</v>
       </c>
-      <c r="B399" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C399" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D399" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E399">
         <v>51.25</v>
       </c>
     </row>
     <row r="400" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A400" t="s">
+        <v>825</v>
+      </c>
+      <c r="B400" t="s">
         <v>826</v>
       </c>
-      <c r="B400" t="s">
+      <c r="C400" t="s">
+        <v>29</v>
+      </c>
+      <c r="D400" t="s">
+        <v>9</v>
+      </c>
+      <c r="E400">
+        <v>51.25</v>
+      </c>
+      <c r="F400" t="s">
         <v>827</v>
-      </c>
-[...7 lines deleted...]
-        <v>51.25</v>
       </c>
     </row>
     <row r="401" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A401" t="s">
         <v>828</v>
       </c>
       <c r="B401" t="s">
         <v>829</v>
       </c>
       <c r="C401" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D401" t="s">
         <v>9</v>
       </c>
       <c r="E401">
         <v>51.25</v>
       </c>
       <c r="F401" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="402" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A402" t="s">
         <v>830</v>
       </c>
       <c r="B402" t="s">
         <v>831</v>
       </c>
       <c r="C402" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D402" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E402">
         <v>51.25</v>
       </c>
     </row>
     <row r="403" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A403" t="s">
         <v>832</v>
       </c>
       <c r="B403" t="s">
-        <v>27</v>
+        <v>833</v>
       </c>
       <c r="C403" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D403" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="E403">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="404" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A404" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="B404" t="s">
-        <v>27</v>
+        <v>835</v>
       </c>
       <c r="C404" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D404" t="s">
         <v>9</v>
       </c>
       <c r="E404">
         <v>51.25</v>
       </c>
       <c r="F404" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="405" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A405" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="B405" t="s">
-        <v>12</v>
+        <v>837</v>
       </c>
       <c r="C405" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D405" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E405">
         <v>51.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="406" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A406" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
       <c r="B406" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C406" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D406" t="s">
         <v>9</v>
       </c>
       <c r="E406">
         <v>51.25</v>
       </c>
       <c r="F406" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="407" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A407" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="B407" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="C407" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D407" t="s">
         <v>9</v>
       </c>
       <c r="E407">
         <v>51.25</v>
       </c>
       <c r="F407" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="408" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A408" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="B408" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C408" t="s">
-        <v>838</v>
+        <v>29</v>
       </c>
       <c r="D408" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E408">
         <v>51.25</v>
       </c>
       <c r="F408" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="409" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A409" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="B409" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="C409" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="D409" t="s">
         <v>9</v>
       </c>
       <c r="E409">
         <v>51.25</v>
       </c>
       <c r="F409" t="s">
-        <v>840</v>
+        <v>31</v>
       </c>
     </row>
     <row r="410" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A410" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="B410" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C410" t="s">
-        <v>838</v>
+        <v>29</v>
       </c>
       <c r="D410" t="s">
         <v>9</v>
       </c>
       <c r="E410">
         <v>51.25</v>
       </c>
       <c r="F410" t="s">
-        <v>842</v>
+        <v>31</v>
       </c>
     </row>
     <row r="411" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A411" t="s">
         <v>843</v>
       </c>
       <c r="B411" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C411" t="s">
-        <v>17</v>
+        <v>844</v>
       </c>
       <c r="D411" t="s">
         <v>9</v>
       </c>
       <c r="E411">
         <v>51.25</v>
       </c>
       <c r="F411" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
     </row>
     <row r="412" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A412" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="B412" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C412" t="s">
-        <v>838</v>
+        <v>24</v>
       </c>
       <c r="D412" t="s">
         <v>9</v>
       </c>
       <c r="E412">
         <v>51.25</v>
       </c>
       <c r="F412" t="s">
-        <v>25</v>
+        <v>846</v>
       </c>
     </row>
     <row r="413" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A413" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="B413" t="s">
-        <v>846</v>
+        <v>7</v>
       </c>
       <c r="C413" t="s">
-        <v>838</v>
+        <v>844</v>
       </c>
       <c r="D413" t="s">
         <v>9</v>
       </c>
       <c r="E413">
         <v>51.25</v>
       </c>
       <c r="F413" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="414" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A414" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="B414" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C414" t="s">
-        <v>838</v>
+        <v>24</v>
       </c>
       <c r="D414" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E414">
         <v>51.25</v>
       </c>
       <c r="F414" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="415" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A415" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="B415" t="s">
-        <v>846</v>
+        <v>7</v>
       </c>
       <c r="C415" t="s">
-        <v>838</v>
+        <v>844</v>
       </c>
       <c r="D415" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E415">
         <v>51.25</v>
       </c>
       <c r="F415" t="s">
-        <v>850</v>
+        <v>31</v>
+      </c>
+    </row>
+    <row r="416" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A416" t="s">
+        <v>851</v>
+      </c>
+      <c r="B416" t="s">
+        <v>14</v>
+      </c>
+      <c r="C416" t="s">
+        <v>844</v>
+      </c>
+      <c r="D416" t="s">
+        <v>9</v>
+      </c>
+      <c r="E416">
+        <v>51.25</v>
+      </c>
+      <c r="F416" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="417" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A417" t="s">
+        <v>853</v>
+      </c>
+      <c r="B417" t="s">
+        <v>7</v>
+      </c>
+      <c r="C417" t="s">
+        <v>844</v>
+      </c>
+      <c r="D417" t="s">
+        <v>48</v>
+      </c>
+      <c r="E417">
+        <v>51.25</v>
+      </c>
+      <c r="F417" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="418" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A418" t="s">
+        <v>854</v>
+      </c>
+      <c r="B418" t="s">
+        <v>14</v>
+      </c>
+      <c r="C418" t="s">
+        <v>844</v>
+      </c>
+      <c r="D418" t="s">
+        <v>48</v>
+      </c>
+      <c r="E418">
+        <v>51.25</v>
+      </c>
+      <c r="F418" t="s">
+        <v>855</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">